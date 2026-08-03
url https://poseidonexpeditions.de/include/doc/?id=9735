--- v0 (2026-06-09)
+++ v1 (2026-08-03)
@@ -645,547 +645,502 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:165px; height:220px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Nate Luebbe</w:t>
-[...43 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Autum Schrock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reise-, Astro- und Landschaftsfotografin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Autumn ist eine Vollzeit-Fotografin und Sony Alpha Botschafterin, die sich auf Reise-, Astro- und Landschaftsfotografie spezialisiert hat. Ihre Arbeiten sind für ihre leuchtenden, satten Farben und ruhigen Outdoor-Szenen bekannt, und man findet sie oft auf der Suche nach den fotogensten Orten, während sie gleichzeitig das Bewusstsein für psychische Gesundheit und unser sich veränderndes Ökosystem schärft. 	 Wenn sie nicht hinter der Kamera oder am Computer sitzt, macht sie auch gerne Yoga, gewinnt bei Mario Kart, hört Filmmusik, versucht, auf einem SUP-Board zu balancieren und kuschelt mit ihren Kätzchen.  	 Während der Kreuzfahrt wird Autumn Vorträge halten und Meisterklassen abhalten und ihr Wissen weitergeben, um unseren Gästen zu helfen, atemberaubende Fotos von der Sonnenfinsternis zu machen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
-            <v:imagedata r:id="rId22" o:title=""/>
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
+                  <v:imagedata r:id="rId22" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maindeck Suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                  <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
+	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+          <w:cantSplit w:val="1"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Maindeck Suite</w:t>
+              <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...1 lines deleted...]
-</w:t>
+              <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classic Suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                  <w10:wrap type="square"/>
+                  <v:imagedata r:id="rId25" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Suite</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Classic Suite</w:t>
+              <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
+              <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deluxe Suite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                  <w10:wrap type="square"/>
+                  <v:imagedata r:id="rId27" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Superior Suite</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Deluxe Suite</w:t>
+              <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...10 lines deleted...]
-        </w:trPr>
+              <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Premium Suite</w:t>
+              <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId29" o:title=""/>
-                </v:shape>
-[...39 lines deleted...]
-                  <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId31" o:title=""/>
+                  <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1273,51 +1228,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Flug in der Economy-Class mit SAS und Iceland Air oder ähnlich nach Longyearbyen (Spitzbergen) und zurück von Reykjavík/Keflavík (Island), sowie eine Übernachtung mit Frühstück in Oslo auf dem Hinweg.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik An-/Abreise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId32" o:title=""/>
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1428,51 +1383,51 @@
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId33" o:title=""/>
+                  <v:imagedata r:id="rId32" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1489,51 +1444,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId34" o:title=""/>
+                  <v:imagedata r:id="rId33" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1560,338 +1515,50 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	Die Inseln und Fjorde der Arktis bieten einige der einzigartigsten und interessantesten Kajak-Gebiete der Welt. Erleben Sie kalbende Gletscher in Spitzbergen, imposante Eisberge in Grönland oder das Meereis des Arktischen Ozeans in den sicheren und komfortablen Kajaks. Kommen Sie mit auf einmalige Kajak Expeditionen und erleben Sie im Rahmen professionell geführter Kajak-Touren die Arktis!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Es handelt sich bei dieser optionalen Aktivität nicht um eine einmalige Kajak-Tour sondern um eine Mitgliedschaft in einem exklusiven Kreis für die Dauer Ihrer Reise. Unsere Kajak Master versuchen dabei, Sie so oft ins Wasser zu bringen, wie dies die Wetter- und Eisbedingungen zulassen. Mit Ihrer Mitgliedschaft im Sea Kayak Club sichern Sie sich also die Möglichkeit, so oft Kajak zu fahren, wie dies auf Ihrer Reise möglich ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Sea Kayak Club wird auf Reisen im Norden wie Grönland, Svalbard (Spitzbergen), Franz-Josef-Land oder einer Kombination dieser Gebiete angeboten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...286 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2088,51 +1755,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder (freiwillig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">	 Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden. 	 Mit Wirkung vom 1. Januar 2025 schreibt die norwegische Regierung einen Mindestabstand von 300 Metern zu Eisbären in Spitzbergen vor, außer vom 1. März bis zum 30. Juni, wo der Mindestabstand auf 500 Meter erhöht wird. Wenn ein Eisbär näher als der Mindestabstand gesichtet wird, muss man sich entfernen, um den gesetzlichen Abstand einzuhalten. Die Entfernungsbegrenzung gilt nicht in bewohnten Gebieten und außerhalb der Hoheitsgewässer Spitzbergens (12 Seemeilen von der Küste). Wir als Anbieter von Expeditions-Kreuzfahrten haben uns an die neuen Vorschriften angepasst und werden Ihnen auf den Abenteuerreisen ein unvergessliches Erlebnis anbieten.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2192,51 +1859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DE21BAC5"/>
+    <w:nsid w:val="F5199530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2458,51 +2125,51 @@
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image25.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image26.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image27.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image28.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image25.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image26.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image27.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>