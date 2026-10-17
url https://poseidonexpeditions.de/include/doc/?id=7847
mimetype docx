--- v0 (2026-07-19)
+++ v1 (2026-10-17)
@@ -1,328 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:555pt; height:370pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spitzbergen bis zur Eisgrenze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotoreise Spitzbergen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">25 Jun - 07 Jul 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">13 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Longyearbyen (Spitzbergen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausschiffung: Longyearbyen (Spitzbergen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1: Ankunft in Oslo (Hotelübernachtung) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Willkommen in Oslo, das 2019 mit dem prestigeträchtigen Titel " Green Capital of Europe" ausgezeichnet wurde. Wir haben für Sie einen komfortablen Aufenthalt in einem Hotel am Flughafen Oslo arrangiert, damit Sie Ihren Flug nach Longyearbyen an Tag 2 bequem erreichen können. Wenn Sie einen Ausflug machen möchten und etwas Zeit haben, können Sie mit dem praktischen Flughafenzug ins Zentrum von Oslo fahren - die Fahrt dauert nur 20 Minuten und die Züge fahren tagsüber regelmäßig ab. In der Nähe des Osloer Hauptbahnhofs befinden sich Geschäfte, Cafés, der Botanische Garten, kulturelle Attraktionen und das attraktive Hafenviertel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 2: Flug nach Longyearbyen und Einschiffung </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Heute fliegen Sie nach Longyearbyen (regulärer Flug mit der SAS o. ä.), der Hauptstadt und Verwaltungszentrum der Inselgruppe Spitzbergen und Ausgangspunkt unserer Arktis-Expedition! Am Flughafen von Longyearbyen werden Sie von unseren Mitarbeitern begrüßt und zur Pier gebracht, wo wir Sie herzlich an Bord unseres erstklassigen Expeditionsschiffs MS SEA SPIRIT willkommen heißen. Richten Sie sich in Ihrer geräumigen Suite ein und erkunden Sie das Schiff, das während des bevorstehenden außergewöhnlichen Abenteuers Ihr komfortables Zuhause sein wird. Sobald Sie an Bord sind, beginnt ein volles Programm mit informativen Briefings und Einführungen durch Ihr Expeditionsteam.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Dies ist nicht nur irgendeine Expeditionskreuzfahrt, sondern eine Foto-Expeditionskreuzfahrt, die speziell für Hobbyfotografen aller Kenntnisstufen konzipiert wurde. Es wird eine einzigartige und unvergessliche Reise werden. Sie erhalten die Möglichkeit, einige der unberührtesten und abgelegensten Winkel der Welt zu fotografieren und Ihre fotografischen Fähigkeiten in der Gesellschaft von gleichgesinnten Mitreisenden zu erweitern. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 3-11: Spitzbergen bis zur Eisgrenze</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Auf dieser Reise streben wir eine Umrundung Spitzbergens, der größten Insel des Svalbard-Archipels, an. Dabei planen wir, die vielseitigen Facetten dieses außergewöhnlichen hocharktischen Naturraums zu erleben. Es wird eine echte Expeditionskreuzfahrt, denn unser konkreter Zeitplan und die genaue Route werden stark von Wetter und Eis geprägt sein - der im folgenden beschriebene Fahrplan ist also nur eine von mehreren Möglichkeiten. Zum Höhepunkt der Sommersaison erwarten wir allerdings günstige Eisverhältnisse für eine Umrundung. Wir sind zuversichtlich, dass es genügend Meereis gibt, um vom Eis abhängige Tiere wie Eisbären und Walrosse zu beobachten. Neben der Möglichkeit, Spitzbergen aus allen Perspektiven zu bestaunen, bietet diese Expedition die attraktive Möglichkeit, so Wetter und Eis es erlauben, alle vier Hauptinseln Spitzbergens zu besuchen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Während der Fahrt entlang der Küstenlinie Spitzbergens haben Sie die Chance, atemberaubende Bilder von schneebedeckten Bergen, eisigen Gletschern und zerklüfteten Küstenlinien einzufangen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Das erste von vielen unberührten Naturgebieten auf dieser Route ist der Nationalpark Süd-Spitzbergen, eine große Region mit abwechslungsreichen Landschaften, einschließlich Polarwüsten und unwegsamen Bergketten. Das Herzstück des Parks ist der Hornsund, ein malerischer Fjord, in dem sich unzählige mächtige Gletscher von hoch aufragenden Berggipfeln in eisige Buchten stürzen. Der Park umfasst auch die Südküste von Bellsund, eine malerische Bucht, in der wir die Überreste des historischen Walfangs finden, darunter Holzboote, Hütten und Tausende von Walknochen - eine Szene aus der Vergangenheit, buchstäblich eingefroren in der Zeit. Im gesamten Nationalpark besteht immer eine hohe Wahrscheinlichkeit, dass Wildtiere gesichtet werden. Es gibt auch viele Möglichkeiten für erstklassige Wanderungen durch wilde Polarlandschaften mit faszinierender Geologie. Zu dieser Zeit steht die arktische Flora zudem in voller Blüte.</w:t>
             </w:r>
           </w:p>
@@ -365,735 +382,760 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Route Spitzbergen bis zur Eisgrenze bietet eine atemberaubende Vielfalt an arktischen Landschaften und Tieren bei minimaler Fahrzeit zwischen den Anladungen. Jeder Tag bietet etwas Neues und Aufregendes. Wir werden keine Gelegenheit auslassen, um die erstaunliche arktische Tierwelt zu beobachten, unglaubliche Polarlandschaften zu sehen und in die Fußstapfen historischer Expeditionen zu treten, die vor uns kamen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 12: Ausschiffung in Longyearbyen, Spitzbergen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nach einem letzten Frühstück gehen Sie in Longyearbyen von Bord. Trotzdem verspricht der Tag einige Erkundungen in dieser bezaubernden Stadt voller Sehenswürdigkeiten. Gleich nach der Ausschiffung wird eine Stadtführung angeboten, bei der Sie unter anderem das Svalbard Museum und eine Kunstgalerie besuchen. Den Abend können Sie in einem komfortablen Hotel in Longyearbyen ausklingen lassen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 13: Flug nach Oslo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heute treten Sie Ihre Heimreise an. Sie werden zum Flughafen gebracht, von wo aus Sie einen Linienflug nach Oslo nehmen. Sicher träumen Sie schon jetzt von Ihrem nächsten Polarabenteuer!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:494pt; height:698pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Jetzt auch buchbar das Anreisepaket passend zur Expeditionsreise ab/ bis Deutschland*.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Reisen Sie bequem an. Wir planen Ihre Anreise und buchen Ihnen passend zum Flug auch eine Übernachtung in Oslo. Außerdem können Verlängerungsnächte, City Touren und Business Class zusätzlich gegen einen Aufpreis gebucht werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 * je nach Auslastung der Fluggeräte kann ggf. ein Zuschlag anfallen. Für Flüge ab Österreich und der Schweiz fällt möglicherweise ein Aufpreis an.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Preis für das Anreisepaket bei zwei oder mehr gemeinsam reisenden Personen: 635,- EUR pro Person</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Preis für das Anreisepaket für Alleinreisende: 765,- EUR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Im Anreisepaket enthalten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: Flug in der Economy Class mit Lufthansa oder ähnlich nach Oslo und zurück sowie eine Übernachtung mit Frühstück in Oslo am Flughafen auf dem Rückweg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">OPTIONALE AKTIVITÄT (KOSTENLOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eine Vorübernachtung an Tag 1 inkl. Frühstück im Radisson Blu Airport Hotel Oslo Gardermoen (Änderungen vorbehalten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eine Übernachtung nach Ausschiffung (Tag 12) in einem Hotel in Longyearbyen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Schiff am Tag der Einschiffung (Tag 2)</w:t>
             </w:r>
           </w:p>
@@ -1201,51 +1243,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Wi-Fi an Bord</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AECO-Gebühren und staatliche Steuern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Im ExpeditionspreisInbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alkoholische und nicht-alkoholische Getränke wie z. b. Softgetränke</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug An- und Abreise zum Einschiffungs-/Ausschiffungsort</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auslands-Reisekrankenversicherung inkl. medizinischem Rücktransport (verpflichtend)</w:t>
             </w:r>
           </w:p>
@@ -1269,65 +1312,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, beispielsweise für alkoholische- oder Soft-Getränke, Wäscherei, Kommunikationskosten (Satelliten-Telefon) oder Einkäufe im Bord-Shop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder (freiwillig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId25"/>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1337,181 +1384,202 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle">
     <w:name w:val="pStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fancy Table">
     <w:name w:val="Fancy Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rates Table">
     <w:name w:val="Rates Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 