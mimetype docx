--- v0 (2026-07-06)
+++ v1 (2026-10-17)
@@ -1,968 +1,1006 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:555pt; height:370pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Westspitzbergen bis zur Eisgrenze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Abenteuer Arktis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">29 Mai - 07 Jun 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">10 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Longyearbyen (Spitzbergen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausschiffung: Longyearbyen (Spitzbergen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1: Longyearbyen, Spitzbergen (Hotelübernachtung)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Willkommen in Longyearbyen, dem Verwaltungszentrum von Spitzbergen und Ausgangspunkt unserer Arktis-Expedition. Am Flughafen von Longyearbyen werden Sie von unseren Mitarbeitern begrüßt und zu Ihrem erstklassigen Hotel gebracht, das wir für Sie gebucht haben und das im Reisepreis enthalten ist. Da die Gäste im Laufe des Tages mit verschiedenen Flügen ankommen werden, bitten wir Sie, an unserem Poseidon-Welcome-Desk im Hotel vorbeizuschauen, wo Sie auch einige erste Informationen und Vorschläge für das Abendessen erhalten (heute auf eigene Faust).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abhängig von der Ankunft Ihres Fluges haben Sie gegebenenfalls Zeit, einige der Cafés, Restaurants, Geschäfte und das Postamt der Stadt zu besuchen. Wenn Sie feststellen, dass sich der Tag bis in die Nacht ausgedehnt hat, gewöhnen Sie sich daran! Die Sonne wird während unserer gesamten Zeit in Spitzbergen nicht untergehen!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 2: Besuch von Barentsburg und Kohlebergwerk Grube №3 (Hotelübernachtung)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auf Empfehlung des Svalbard Tourist Councils - um die staatseigenen russischen Betriebe und Dienstleistungen in Barentsburg nicht zu unterstützen - haben wir das Programm am zweiten Tag dahingehend geändert, dass wir eine sommerliche Hundeschlittentour unternehmen, allerdings mit Wagen anstelle von Schlitten. Dies ist eine einzigartige Möglichkeit, die Wildnis Spitzbergens zu genießen, wobei uns die Hunde durch die Natur des Adventdalen oder Bjørndalen führen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nach einem frühen Frühstück im Hotel gehen wir auf Tour mit den Huskys. Wir lernen die Hunde und das Leben der Musher auf Svalbard kennen, dürfen beim An- und Abschirren und Füttern der Hunde helfen und genießen eine ganz besondere Tour durch die Natur Svalbards.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sie werden zum Hotel gebracht, wo Ihnen ein Mittagessen serviert wird. Am Nachmittag erfahren wir, dass die Gründung von Longyearbyen im Jahr 1906 auf eine Idee des amerikanischen Bergbauunternehmers John Munro Longyear zurückgeht. Obwohl er seine Anteile bereits vor dem Ersten Weltkrieg an ein norwegisches Unternehmen verkaufte, blieb der Bergbau bis zum Ende des 20. Jahrhunderts die wichtigste Wirtschaftstätigkeit der Region. Nur ein Bergwerk ist heute noch in Betrieb, aber wir können das stillgelegte Grube Nr. 3 besichtigen. Nebengebäude, Ausrüstung und das Bergwerk selbst - das größtenteils noch unverändert wie zu den letzten Produktionstagen vor 25 Jahren erhalten ist - vermitteln Ihnen einen sehr guten Eindruck vom Betrieb. Nach der Führung genießen Sie ein festliches Abendessen unter Tage mit Ihren Mitreisenden, bevor Sie zum Hotel zurückkehren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 3: Erkundung der Umgebung, Svalbard Museum und Einschiffung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Am Morgen haben Sie Zeit, in aller Ruhe zu frühstücken und Ihr Gepäck für das Schiff vorzubereiten. Um 11:00 Uhr begleitet Sie ein örtlicher Reiseführer auf einer Bustour durch die Umgebung, gefolgt von einem Besuch im ausgezeichneten Svalbard Museum. Anschließend kehren Sie zum Hotel zurück, wo Sie ein Mittagessen und eine Informationsveranstaltung erwartet. Am späten Nachmittag werden Sie zur Pier und zu Ihrem neuen Zuhause auf Zeit, dem Expeditionsschiff Sea Spirit, gebracht.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richten Sie sich in Ihrer geräumigen Suite ein und erkunden Sie das Schiff; genießen Sie Kaffee, Tee und Snacks in der Lounge. Nachdem Sie an Bord gegangen sind, beginnt das volle Programm mit informativen Vorträgen und Einführungen durch Ihr Expeditionspersonal. Nach dem ersten von vielen köstlichen Abendessen an Bord gehen Sie auf die offenen Decks, um die herrliche Landschaft bei 24 Stunden Tageslicht zu bestaunen, während wir durch die tierreichen Gewässer des Isfjorden fahren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 4-9: Expedition Westspitzbergen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	Dies ist eine wahre arktische Expeditionskreuzfahrt! Die Route und tägliche Planung hängen deshalb stark vom Wind- und von den Eisverhältnissen ab. Ihr erfahrener Kapitän und der Expeditionsleiter passen deshalb permanent den Fahrplan an, um Ihnen das bestmögliche Expeditionserlebnis zu bieten und mit Ihnen gemeinsam die Natur in diesem entlegenen Gebiet zu entdecken. 	 Eisbären und andere typische Tiere der Arktis können jederzeit und allerorts in Spitzbergen gesichtet werden. Jede Gelegenheit wird genutzt, um Tiere in ihrem natürlichen Lebensraum zu beobachten, die atemberaubende Landschaft zu entdecken und in die Fußstapfen der früheren Polarforscher zu treten.	 Sie erleben auf Ihrer Expeditionskreuzfahrt spektakuläre Fjorde, Küstenabschnitte und Inseln im nordwestlichen Teil von Spitzbergen. In diesem Gebiet treffen Sie auf einige der beeindruckendsten Landschaften der Arktis und haben ständige Möglichkeiten zur Tierbeobachtung. Tiefe Fjorde und enge Kanäle werden von hohen schneebedeckten Gipfeln eingerahmt. Von gewaltigen Gletschern gekalbte Eisberge treiben – in allen Blautönen schimmernd - im türkisfarbenen Wasser vieler Fjorde. Auf Eisschollen ruhen sich Robben aus und sind ständig auf der Hut vor Eisbären. 	 In der blühenden Tundra grasen Rentiere und Füchse sind auf Beutezug. Die Gewässer sind Lebensraum für Walrosse und eine Vielzahl von Walen. Die Insel ist bevölkert von Millionen von Zugvögel, die das 24stündige Licht der strahlenden Mitternachtssonne nutzen. 	 Aber über allem herrscht der Eisbär, der König der Arktis. Dieser Teil von Svalbard gehört mit zu den besten, wenn es darum geht, den Eisbären in seinem natürlichen Umfeld zu beobachten: dem Packeis. Die SEA SPIRIT nähert sich der Packeisgrenze auf sichere Art und Weise, da sich hier das mächtige Landraubtier mit Vorliebe aufhält und nach Robben jagt. 	 Während Ihrer Expeditionskreuzfahrt besuchen Sie auch Plätze von historischer Bedeutung. Was wäre ein Besuch in der Arktis ohne das Betreten einer alten Walfangstation oder einer verlassenen Forschungsstation? Erfahren Sie alles Wissenswerte über die Kohleförderung, die Fallensteller und die unzähligen Versuche, von Spitzbergen aus den Nordpol zu erreichen. 	 In der ehemaligen Kohlesiedlung Ny Ålesund sind heute internationale Forschungsstationen angesiedelt. Es ist eine der nördlichsten Siedlungen der Welt mit einem kleinen Museum, einem Shop und natürlich einer kleinen Post. 	 Die Tage sind ausgefüllt mit Anlandungen, Vorträgen des Expeditionsteams, fantastischer Landschaft und ausgezeichnete Malzeiten an Bord. Alles fügt sich zu einem unvergesslichen Expeditionserlebnis zusammen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 10: Ausschiffung in Longyearbyen, Spitzbergen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Ausgangsort Ihrer Expeditionsreise ist wieder erreicht. Je nach gebuchten Rückflug Ausschiffung in der taghellen Nacht und kurzer Transfer zum Flughafen. Sie werden viele neue und unvergessliche Eindrücke sehr lange in Ihrem Herzen tragen –und vielleicht beginnen Sie schon über Ihr nächstes Abenteuer im Eis nachzudenken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:494pt; height:698pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">OPTIONALE AKTIVITÄT (KOSTENLOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">KAJAKFAHREN (OPTIONALE AKTIVITÄT): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">ARKTIS: 625 € p. P. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	Die Inseln und Fjorde der Arktis bieten einige der einzigartigsten und interessantesten Kajak-Gebiete der Welt. Erleben Sie kalbende Gletscher in Spitzbergen, imposante Eisberge in Grönland oder das Meereis des Arktischen Ozeans in den sicheren und komfortablen Kajaks. Kommen Sie mit auf einmalige Kajak Expeditionen und erleben Sie im Rahmen professionell geführter Kajak-Touren die Arktis!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Es handelt sich bei dieser optionalen Aktivität nicht um eine einmalige Kajak-Tour sondern um eine Mitgliedschaft in einem exklusiven Kreis für die Dauer Ihrer Reise. Unsere Kajak Master versuchen dabei, Sie so oft ins Wasser zu bringen, wie dies die Wetter- und Eisbedingungen zulassen. Mit Ihrer Mitgliedschaft im Sea Kayak Club sichern Sie sich also die Möglichkeit, so oft Kajak zu fahren, wie dies auf Ihrer Reise möglich ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Sea Kayak Club wird auf Reisen im Norden wie Grönland, Svalbard (Spitzbergen), Franz-Josef-Land oder einer Kombination dieser Gebiete angeboten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -976,51 +1014,52 @@
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zwei Übernachtungen vor der Einschiffung (Tag 1 und Tag 2) in Longyearbyen;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer vom Flughafen zum Hotel nach Ankunft in Longyearbyen an Tag 1;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Schiff am Tag der Einschiffung (Tag 3);</w:t>
             </w:r>
           </w:p>
@@ -1107,51 +1146,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Digitales Logbuch der Reise.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wi-fi an Bord.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Im ExpeditionspreisInbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug An- und Abreise;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kosten für medizinische Tests (zum Beispiel COVID-19) oder Impfungen, die entweder von einer Behörde oder von Poseidon Expeditions vor, während oder nach der Kreuzfahrt verlangt werden;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich);</w:t>
             </w:r>
           </w:p>
@@ -1175,65 +1215,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, beispielsweise für Wäscherei oder Kommunikationsdienstleistungen (Telefon, Fax, Email);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krankenversicherung mit Notfall-Rücktransport (erforderlich);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId26"/>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1243,181 +1287,202 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle">
     <w:name w:val="pStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fancy Table">
     <w:name w:val="Fancy Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rates Table">
     <w:name w:val="Rates Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 