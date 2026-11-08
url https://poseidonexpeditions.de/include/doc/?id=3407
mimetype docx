--- v0 (2026-06-20)
+++ v1 (2026-11-08)
@@ -1,1008 +1,1050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:555pt; height:370pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Polarlicht Kreuzfahrten Ostgrönland</w:t>
+        <w:t xml:space="preserve">Nordlichter in Grönland: Expeditionskreuzfahrt im Scoresbysund</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nordlichter im Scoresbysund</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">06 Sep - 16 Sep 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">11 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Reykjavik (Island)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausschiffung: Reykjavik (Island)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1: Reykjavík, Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Willkommen in Reykjavík, der Hauptstadt Islands und Ausgangspunkt unserer Expeditionskreuzfahrt. Nach Ankunft mit dem Linienflug, haben Sie die Gelegenheit diese fantastische Stadt zu erkunden.Reykjavik ist bekannt für seine vielen Museen, Galerien und die Hallgríms Kirche. Entspannung findet man in den Parkanlagen, Gärten und natürlich den Thermalbädern. Reykjavik bietet außerdem zahlreiche Einkaufsmöglichkeiten, fantastische Restaurants sowie ein vielseitiges Nachtleben. Ihre Vorübernachtung im 4-Sterne Hotel in Island wird von Poseidon Expeditions organisiert und ist im Reisepreis inbegriffen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 2: Einschiffung in Reykjavík</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Die Einschiffung auf unser kleines, komfortables Expeditionsschiff, MS Sea Spirit, erfolgt am Nachmittag. Lernen Sie Ihr Schiff kennen und freuen Sie sich auf den Beginn Ihrer Entdeckungsreise! Bald heißt es „Leinen los!“ und unsere Reise in die Arktis beginnt. Wir queren zuerst die Faxaflóibucht und mit etwas Glück sichten wir die ersten Wale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 3: Querung der Dänemarkstrasse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Von Island aus passieren wir die Dänemarkstraße in Richtung des Scoresbysundes in Ostgrönland und überqueren unterwegs den Polarkreis. Walbeobachtungen sind in dieser Wasserstraße gut möglich. In der Nacht besteht die erste Gelegenheit, mit etwas Glück Nordlichter zu sehen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 4-8: Entdeckungsfahrt im Scoresbysund, Grönland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unsere Expeditionsreise beginnt nun im Scoresbysund mit seiner einmaligen arktischen Landschaft. Unsere Route ist stark vom Wetter und vor allem von den Eiskonditionen abhängig. Unser erfahrener Kapitän und Expeditionsleiter legen vor Ort täglich neu die Route fest und planen nach den örtlichen Konditionen, um das beste Expeditionserlebnis bieten zu können. Mit diesem flexiblen Routenplan zeigen wir Ihnen die Schönheit dieses abgelegenen Gebietes.Der Scoresbysund ist das größte und längste Fjordsystem der Welt. In diesem fantastischen Gebiet finden wir mit die beeindruckendsten Landschaften der Arktis! Tiefe Fjorde und enge Kanäle werden von bis zu 2000 Meter hohen Bergen umsäumt. Von großen Gletschern kalben Eisberge, die vom Wind, der Strömung und Gezeiten getrieben werden. Die vielfarbige Herbsttundra, die Moschusochsen und die Schneehasen bleiben unvergesslich.Die Landschaft- weit, offen und scheinbar unberührt- ist ein Paradies für Wanderer. Des Weiteren finden wir archäologische Stätten der Thulekultur, alte Trapperhütten und neuere Jagdhütten der Inuit.Die Inuit-Siedlung Ittoqqortoormiit ist die einzige permanente Siedlung der Region. Ein exzellentes Museum, ein Andenkenladen und eine Post laden zum Verweilen ein. Grönländische Schlittenhunde sind zahlreicher vertreten als die einheimische Bevölkerung.Die Tage sind gefüllt mit erlebnisreichen Ausflügen, interessanten Vorträgen des Expeditionsteams, hervorragend Mahlzeiten - und vor allem mit einer unvergesslichen Landschaft. Jede Nacht birgt die Möglichkeit, Nordlichter am Himmel tanzen zu sehen, da die Jahreszeit für diese unwirklich anmutenden Erscheinungen geeignet ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 9: Querung der Dänemarkstrasse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unsere fantastische Zeit im Scoresbysund geht nun zu Ende und wir durchqueren wieder die Dänemarkstraße in Richtung Island.Vorträge und Workshops des Expeditionsteams und der gemütliche Aufenthalt an Bord lassen den Seetag schnell vergehen. Beobachten Sie Seevögel und mit Glück Wale direkt von den großen Kabinenfenstern, den Balkonen oder von den Außendecks. Während der Nacht besteht weiterhin die Gelegenheit, Nordlichter zu sichten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 10: Westfjorde, Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unser Expeditionstag in den Westfjorden offenbart die außergewöhnliche Schönheit dieser entlegener Region- nur ungefähr 10% der Besucher Islands verschlägt es in dieses Gebiet. Abhängig vom Wetter sind wir in den atemberaubenden Fjorden unterwegs und erkunden zum Beispiel Vogelfelsen, Fjordlandschaften oder kleine Fischersiedlungen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 11: Ausschiffung in Reykjavík, Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nach dem Frühstück verabschieden wir uns in Reykjavik, der Hauptstadt von Island und Ausgangspunkt unserer Reise. Wir bieten einen Gruppentransfer zum Flughafen oder zum Stadtzentrum an, wenn Sie dies wünschen und sich noch weitere Tage in Island aufhalten.Island bietet sich an, die Reise zu verlängern. Tagestouren oder Mietwagen sind dafür ideal um Ihr Abenteuer und Ihre Entdeckungsreise so vielleicht noch weitergehen zu lassen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:494pt; height:698pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">OPTIONALE AKTIVITÄT (KOSTENLOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">KAJAKFAHREN (OPTIONALE AKTIVITÄT): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">ARKTIS: 625 € p. P. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	Die Inseln und Fjorde der Arktis bieten einige der einzigartigsten und interessantesten Kajak-Gebiete der Welt. Erleben Sie kalbende Gletscher in Spitzbergen, imposante Eisberge in Grönland oder das Meereis des Arktischen Ozeans in den sicheren und komfortablen Kajaks. Kommen Sie mit auf einmalige Kajak Expeditionen und erleben Sie im Rahmen professionell geführter Kajak-Touren die Arktis!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Es handelt sich bei dieser optionalen Aktivität nicht um eine einmalige Kajak-Tour sondern um eine Mitgliedschaft in einem exklusiven Kreis für die Dauer Ihrer Reise. Unsere Kajak Master versuchen dabei, Sie so oft ins Wasser zu bringen, wie dies die Wetter- und Eisbedingungen zulassen. Mit Ihrer Mitgliedschaft im Sea Kayak Club sichern Sie sich also die Möglichkeit, so oft Kajak zu fahren, wie dies auf Ihrer Reise möglich ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Sea Kayak Club wird auf Reisen im Norden wie Grönland, Svalbard (Spitzbergen), Franz-Josef-Land oder einer Kombination dieser Gebiete angeboten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1016,51 +1058,52 @@
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eine Hotelübernachtung vor der Einschiffung im Grand Hotel Reykjavik;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Schiff am Tag der Einschiffung;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unterbringung in der gebuchten Kabinenkategorie;</w:t>
             </w:r>
           </w:p>
@@ -1133,51 +1176,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Digitales Logbuch der Reise;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Keflavik International Airport (KEF) oder in ein zentral gelegenes Hotel zur Gepäckaufbewahrung nach der Ausschiffung.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Im ExpeditionspreisInbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug An- und Abreise;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gepäck-; Reiserücktritt- und Reiseabbruchversicherung (wird empfohlen);</w:t>
             </w:r>
           </w:p>
@@ -1194,65 +1238,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, beispielsweise für Wäscherei oder Kommunikationsdienstleistungen (Telefon, Fax, Email);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krankenversicherung mit Notfall-Rücktransport (erforderlich);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId28"/>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1262,181 +1310,202 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle">
     <w:name w:val="pStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fancy Table">
     <w:name w:val="Fancy Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rates Table">
     <w:name w:val="Rates Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 