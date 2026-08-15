--- v0 (2026-06-14)
+++ v1 (2026-08-15)
@@ -1,1421 +1,25 @@
-
-[...1394 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1425,87 +29,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...35 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat/>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -1578,54 +145,50 @@
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1866,51 +429,25 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
-
-[...24 lines deleted...]
-</file>