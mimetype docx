--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -1,1165 +1,1223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:555pt; height:370pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Südlicher Polarkreis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unberührte Antarktis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">01 Feb - 14 Feb 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">14 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Ushuaia (Argentinien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausschiffung: Ushuaia (Argentinien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1: Ushuaia, Argentinien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Willkommen in Ushuaia, der südlichsten Stadt der Welt und dem Ausgangspunkt Ihrer Expeditionskreuzfahrt. Die erste Übernachtung findet im Hotel in Ushuaia statt (im Reisepreis inkludiert). Nach dem Check-In steht Ihnen der Rest des Tages zur freien Verfügung. Erkunden Sie den quirligen Ort, der Ausgangspunkt vieler Expeditionskreuzfahrten ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 2: Einschiffung in Ushuaia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Am Nachmittag Gruppentransfer zur Pier und Einschiffung auf Ihrem komfortablen Expeditionsschiff SEA SPIRIT. Die freundliche Besatzung heißt Sie herzlich Willkommen an Bord! Seien Sie beim Ablegen an Deck und beobachten die in der Ferne schwindenden Häuser…die abgelöst werden durch die schöne Landschaft des Beaglekanals. Mit Glück können Sie erste Robben und Wale sichten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 3-4: Querung der Drakepassage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nach der Fahrt durch den Beaglekanal entlang von Feuerland geht es für die SEA SPIRIT nun mit Kurs Süd durch die berühmte Drakepassage. Meeresvögel wie der wunderbare Albatros können von den Außendecks gesichtet werden. Sie überqueren die antarktische Konvergenzzone, die den Übergang in kältere Gewässer markiert. Die Stabilisatoren des Schiffes bieten zusätzlichen Komfort, wenn es einmal etwas bewegter werden sollte. Informationen, Einführungen und Vorträge des Expeditionsteams bereiten Sie auf die Ankunft in der Antarktis vor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 5-11: Südshetlandinseln und die Antarktische Halbinsel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dies ist sicher einer der authentischsten Expeditionskreuzfahrten! Die Route in der Antarktis hängt sehr stark vom Wetter und von den Eiskonditionen ab. Ihr erfahrener Kapitän und der Expeditionsleiter legen vor Ort täglich neu die Route fest und planen nach den örtlichen Konditionen, um das beste Expeditionserlebnis bieten zu können. Die langen hellen Tage werden genutzt, um Tiere und die unglaubliche Landschaft neben Anlandungen auch per Zodiac zu erkunden.In der Region der antarktischen Halbinsel findet man eine der schönsten Landschaften der Welt. Geschützte Buchten und enge Kanäle werden von hohen und schneebedeckten Bergen eingeschlossen. Gletscher erreichen das Meer und Eisberge jeder Größe und Form treiben im Wasser. Das kalte Wasser bietet einen idealen Lebensgrund für Krill, Wale und viele Robbenarten. Pinguine bevölkern große Kolonien und können auch im Meer beobachtet werden. Aber auch einige Forschungsstationen bieten die Möglichkeit eines Besuches an und von hier kann man oft auch eine Postkarte verschicken.Die Südshetlandinseln sind die nördlichste Inselgruppe der Antarktis und werden wahrscheinlich auch für Sie das erste Land sein, das Sie sichten. Diese schöne Inselkette bietet Anlandeplätze mit hoher Artenvielfalt und von historischer Bedeutung. Unter anderem liegt hier die Deception Insel; ein aktiver Vulkan, dessen Caldera geflutet ist und die Überreste einer verlassenen Walfangstation beherbergt.Weiter südlich der Antarktischen Halbinsel finden wir die Gerlachstraße mit interessanten, oft windgeschützten und tierreichen Buchten und unvergesslicher Landschaft. Namen wie die Paradiesbucht bringen es auf den Punkt, denn sie zeigen von Gletschern bedeckte Berge, große Eisberge, Wale auf Nahrungssuche, Robben auf Eisschollen und geschäftige Pinguinkolonien.Südlich wiederum der Gerlachstraße liegt der bekannte Lemairekanal. Der enge, wunderschön gelegene Kanal wird auch "Kodak Gap" genannt aufgrund der Unmengen von Fotos, die hier geknipst werden.Auf dieser besonderen Reise stoßen Sie noch weiter in den Süden vor um mit Glück den südlichen Polarkreis zu erreichen! Die Landschaft ändert sich, das Wetter wird „antarktischer“ und im Meer gibt es mehr und mehr Eis zu beobachten. Willkommen auf der Expeditionskreuzfahrt!Ihre Tage in der Antarktis sind von unvergesslichen Anlandungen gefüllt, sowie von Präsentationen und Vorträgen des mitreisenden Expertenteams die Ihre Eindrücke dieser einmaligen Region vertiefen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 12-13: Querung der Drakepassage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nach einer faszinierenden Zeit in der Antarktis überqueren Sie nun noch einmal die Drakepassage. Vorträge und Workshops des Expeditionsteams und der gemütliche Aufenthalt an Bord lassen die Tage schnell vergehen. Genießen Sie einen Rückblick auf die Reise mit der Bildershow des Fotografen und tauschen Sie Erlebnisse mit neu gefundenen Freunden aus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 14: Ausschiffung in Ushuaia, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nach der frühen Ankunft in Ushuaia und nach dem Frühstück heißt es Abschied nehmen. Ein Gruppentransfer bringt Sie je nach Wunsch zum Flughafen oder zum Stadtzentrum. Sie werden unvergessliche Erinnerungen mit nach Hause nehmen und vielleicht schon Ihre Rückkehr in die polaren Regionen planen!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:494pt; height:698pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camping</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">CAMPING IN DER ANTARKTIS (OPTIONALE AKTIVITÄT):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">675 € p. P.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Das Antarktis Camping Programm von Poseidon Expeditions ist Ihre große Chance einmal so richtig in die unberührte Wildnis der Antarktis einzutauchen: Während langsam die Sonne untergeht, kommen auch Sie zur Ruhe — alle hektischen Gedanken und Alltagssorgen haben hier draußen schon längst Ihre Bedeutung verloren. Ihre geschärften Sinne erfreuen sich am atemberaubenden Bergpanorama während sich die mysteriöse Geräuschkulisse der antarktischen Wildnis um Sie herum immer wieder neu entfaltet, um dann wieder einer beruhigenden Stille zu weichen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Verbringen Sie eine Stunde — oder sogar die ganze Nacht — damit, einfach Alles um Sie herum ganz bewusst wahr- und aufzunehmen: die friedvolle Ruhe oder das ständig-wechselnde, dramatische Spiel des Lichtes über den schier endlosen Gletscher- und Eiswelten der Antarktis. Oder vielleicht sind Sie auf der Suche nach dem perfekten Foto? Die Nacht gehört Ihnen! Wie auch immer Sie Ihre Nacht in der Antarktis verbringen, egal ob Sie Wert auf ein paar Stunden Schlaf legen oder lieber die Nacht durchwachen, eines ist sicher: Ihre antarktische Polarnacht wird bestimmt unvergesslich! Ein einzigartiges Erlebnis, das nur für sehr wenige Menschen bereits zur Realität wurde! Und natürlich werden Sie danach auch Ihr komfortables und warmes Bett an Bord noch mehr schätzen und genießen können!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Um die Verfügbarkeit zu überprüfen, kontaktieren Sie bitte eine unsere Geschäftsstellen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">OPTIONALE AKTIVITÄT (KOSTENLOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">KAJAKFAHREN (OPTIONALE AKTIVITÄT): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Antarktische Halbinsel: 785 € p. P.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Falkland, Südgeorgien, Antarktis: 870 € p. P.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Lieben Sie das Abenteuer und suchen Sie nach der Stille und Beschaulichkeit einer Seekajak-Fahrt in den Polarregionen? Dann sind Sie bei uns im Sea Kayak Club genau richtig! Mit Poseidon Expeditions, einem der Weltmarktführer in Expeditionskreuzfahrten, haben Sie an Bord der elegant-komfortablen MS Sea Spirit mit dieser Abenteuer-Option die die Möglichkeit die außerordentlich-spektakulären Paddel-Destinationen der Antarktis und der Arktis selbst zu erobern.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Eine Seekajak-Fahrt ist eine einmalige Gelegenheit die beeindruckenden Landschaften und Naturwelten der Polarregionen selbst hautnah zu erleben: die imposanten Eisberge, gewaltige Gletscher, knisterndes Packeis und sowie die faszinierende Tierwelt in ihrem natürlichen Lebensraum. Die Mitgliedschaft im Sea Kayak Club ermöglicht es Ihnen, die Polarregionen auf eine ganz andere Art und Weise zu entdecken — sicher und komfortabel — im Rahmen einer professionell geführten Kajak-Tour. Erleben Sie das Abenteuer Ihres Lebens und paddeln Sie mit uns in unseren Kleingruppen an einige der atemberaubendsten Wildnis-Schauplätze der Welt. Begleiten Sie uns auf unseren Expeditionsfahrten und entdecken Sie Ihr eigenes polares Paradies!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eine Hotelübernachtung vor der Einschiffung;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfers: Flughafen - Hotel, Hotel - Schiff und Schiff - Flughafen/Zentrum;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unterbringung in der gebuchten Kabinenkategorie;</w:t>
             </w:r>
           </w:p>
@@ -1218,51 +1276,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Informationsmaterial vor der Reise;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Digitales Logbuch der Reise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Im ExpeditionspreisInbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug An- und Abreise;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gepäck-; Reiserücktritt- und Reiseabbruchversicherung (wird empfohlen);</w:t>
             </w:r>
           </w:p>
@@ -1279,65 +1338,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, beispielsweise für Wäscherei oder Kommunikationsdienstleistungen (Telefon, Fax, Email);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krankenversicherung mit Notfall-Rücktransport (erforderlich);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId29"/>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1347,181 +1410,202 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle">
     <w:name w:val="pStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fancy Table">
     <w:name w:val="Fancy Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rates Table">
     <w:name w:val="Rates Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 