--- v0 (2026-07-21)
+++ v1 (2026-09-26)
@@ -234,51 +234,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1 (01. Juni): Ankunft in Reykjavík, West-Island (Hotelübernachtung)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unsere Expedition beginnt in Reykjavík, einer Stadt, die gleichermaßen authentisch isländisch und mühelos kosmopolitisch ist. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nach dem Einchecken in das Iceland Parliament Hotel, Curio Collection by Hilton das wir für Sie arrangiert haben und das im Reisepreis inbegriffen ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">	</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Erkunden Sie die lebhaften Straßen, besuchen Sie die Hallgrímskirkja, entdecken Sie lokale Museen und Galerien oder treffen Sie Einheimische in einem Geothermalbad – dem wahren sozialen Zentrum der Stadt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Flyer zur Island Umrundung: PDF-Download</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
@@ -517,51 +517,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tag 8 (08. Mai): Djúpivogur, Ost-Island</w:t>
+              <w:t xml:space="preserve">Tag 8 (08. Juni): Djúpivogur, Ost-Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Wir ankern in der Nähe des friedlichen Fischerdorfs Djúpivogur, umgeben von rauen Klippen und stillen Fjorden. Ein geführter Spaziergang führt uns entlang schwarzer Sandstrände und ruhiger Lagunen, wo Papageitaucher, Küstenseeschwalben und andere Seevögel zu beobachten sind. Wir erkunden kleine Inseln, die durch natürliche Sandbänke miteinander verbunden sind, besuchen eine traditionelle Vogelbeobachtungshütte und genießen den ruhigen Rhythmus des Dorflebens – eine perfekte Gelegenheit, die stille Küstenschönheit Islands hautnah zu erleben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
@@ -1583,149 +1583,149 @@
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 8.795</w:t>
+              <w:t xml:space="preserve">€ 8 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 10.295</w:t>
+              <w:t xml:space="preserve">€ 10 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 15.295</w:t>
+              <w:t xml:space="preserve">€ 15 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 10.895</w:t>
+              <w:t xml:space="preserve">€ 10 895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 10.995</w:t>
+              <w:t xml:space="preserve">€ 10 995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 12.395</w:t>
+              <w:t xml:space="preserve">€ 12 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 13.295</w:t>
+              <w:t xml:space="preserve">€ 13 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 16.495</w:t>
+              <w:t xml:space="preserve">€ 16 495</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2022,51 +2022,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F8F3D2D5"/>
+    <w:nsid w:val="A05886AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>