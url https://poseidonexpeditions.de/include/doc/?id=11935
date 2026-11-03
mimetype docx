--- v2 (2026-09-14)
+++ v3 (2026-11-03)
@@ -1,473 +1,496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:555pt; height:370pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Falklandinseln &amp; Südgeorgien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tierparadies der Subantarktis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">23 Okt - 10 Nov 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">19 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Ushuaia (Argentinien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausschiffung: Ushuaia (Argentinien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1 (23. Okt.) Ushuaia, Argentinien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Willkommen in Ushuaia, der südlichsten Stadt der Welt und Ausgangspunkt unserer Antarktisexpedition! Nach Ihrer Ankunft am Flughafen werden Sie von unseren Mitarbeitern begrüßt und in ein hochwertiges Hotel gebracht, das von uns arrangiert wurde und im Preis der Reise enthalten ist. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Rest des Tages steht Ihnen zur freien Verfügung, um diese pulsierende Hafenstadt und das Zentrum des Abenteuers zu erkunden. Im Hafen von Ushuaia werden Sie wahrscheinlich schon den ersten Blick auf unser Expeditions-Kreuzfahrtschiff werfen können, mit dem Sie Richtung Antarktis starten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Für eine Einführung in die lokale Geschichte und Tierwelt lohnt sich ein Besuch des interessanten Museo del Fin del Mundo. Wenn Sie noch Zeit haben, können Sie eine Reihe von Aktivitäten in der Natur unternehmen, die für alle Interessen und Fitnessniveaus geeignet sind, von Wanderungen im nahe gelegenen Feuerland-Nationalpark bis zu Tierbeobachtungen im Beagle-Kanal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Zum Abendessen gibt es in Ushuaia eine große Auswahl an Restaurants, die patagonisches Lamm und köstliche fuegische Meeresfrüchte anbieten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 2 (24. Okt.) Einschiffung zur Expeditions-Kreuzfahrt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Genießen Sie das Frühstück in Ihrem Hotel und machen Sie sich bereit für einen aufregenden Tag. Heute startet die Expeditions-Kreuzfahrt auf unserer wunderschönen Sea Spirit in Richtung der subantarktischen Inseln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 3 (25. Okt.) Auf See</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Während wir unterwegs zu den subantarktischen Inseln sind, gibt es fesselnde Präsentationen und Vorträge von unseren Experten und man hat noch etwas Zeit um sich auf die Ankunft in dem Wildtierparadies vorzubereiten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 4-5 (26. bis 27. Okt.) Die Falklandinseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die abgelegenen und dünn besiedelten Falklandinseln sind ein Paradies für Vogelliebhaber. Die Falklandinseln sind auch ein großartiger Ort, um Meeressäugetiere zu beobachten. In den Gewässern rund um den Archipel leben Wale wie Peale-Delfine und Commerson-Delfine. Unsere genaue Route und die Möglichkeiten zur Erkundung dieser isolierten und oft von stärkeren Winden heimgesuchten Inseln hängen vom Wetter ab.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Wir beabsichtigen auch den Hafen von Stanley, der charmanten britischen Hauptstadt der Falklandinseln, zu besuchen. Zu den Attraktionen, die man zu Fuß entlang der Uferpromenade erreichen kann, gehören das Museum der Falklandinseln, das Haus des Gouverneurs, eine Kathedrale mit einem beeindruckenden Bogen aus Walknochen, ein Kriegsdenkmal, gute Souvenirläden, Pubs und die Aussicht auf Schiffswracks im Hafen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 6-7 (28. bis 29. Okt.) Südpolarmeer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Von den Falklandinseln aus geht es nach Osten in Richtung Südgeorgien. Wir werden die „Antarktische Konvergenz“, die biologische Grenze des Südlichen Ozeans, überqueren. Briefings, Biosicherheitsmaßnahmen und Vorträge unserer Experten bereiten Sie auf unsere Ankunft in Südgeorgien vor.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 8-14 (30. Okt. bis 5. Nov.) Südgeorgien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Auf diesem Abschnitt Ihrer Reise erwartet Sie ein wahres Tierparadies. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Südgeorgien ist eine malerische Wildnis und ein unvergleichliches Paradies für die Beobachtung der subantarktischen Tierwelt. Man sagt, dass die Insel über 100 Millionen Seevögel beherbergen, darunter zahlreiche Arten von Albatrossen, Pinguinen, Prionen, Sturmvögeln und Seeschwalben. An Stränden wie denen von Salisbury Plain und St. Andrews Bay drängeln sich über 100.000 Seeelefanten und drei Millionen Pelzrobben zwischen unzähligen Pinguinen, darunter stattliche Königspinguine und rüstige Makkaroni-Pinguine, um Platz. Das kürzlich abgeschlossene Programm zur Ausrottung von Ratten wird diese Wildnis noch unberührter und vogelreicher machen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Mit unserem kleinen und wendigen Expeditions-Kreuzfahrtschiff können wir beeindruckende Regionen erreichen und durch die Zodiacs an Bord, sind wir auf keine Häfen angewiesen.</w:t>
             </w:r>
           </w:p>
@@ -479,179 +502,187 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unsere Tage in Südgeorgien sind gefüllt mit unvergesslichen Ausflügen, köstlichen Mahlzeiten, Vorträgen unserer Experten und einer unglaublichen Landschaft und Tierwelt, die Ihre Kamera und das Smartphone füllen und Ihre Gefühle überwältigen wird.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unsere Route und die Erkundungsmöglichkeiten in Südgeorgien hängen stark von den Wetterbedingungen ab. Und nicht nur das, dass Wetter kann sich schnell ändern. Unser erfahrener Kapitän und Expeditionsleiter legen die Reiseroute fest und passen die Pläne laufend den Bedingungen und Möglichkeiten an. Sie können sicher sein, dass wir die Gegebenheiten, die uns die Natur in dieser wilden und abgelegenen Ecke der Welt bietet, bestmöglich ausnutzen. Wir nutzen jede sichere Gelegenheit, um an diesem erstaunlichen Ort an Land zu gehen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 15-16 (6. bis 7. Nov.) Zurück zu den Falklandinseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Tauchen Sie während der Überfahrt in die faszinierenden Präsentationen unserer Experten ein und knüpfen Sie Kontakte mit anderen Reisenden. Bewundern Sie auf dem offenen Deck den Anblick der Vögel und Meeressäuger, die unsere Reise begleiten. Südpolar-Skuas, Schneesturmvögel und Albatrosse können unser Schiff begleiten und mit ihrer majestätischen Präsenz Ihr Erlebnis bereichern. Die Begegnung mit dem Meereis bietet eine dramatische Kulisse für Ihr Abenteuer. Wenn Sie sich der Drake-Passage nähern, tauchen die Seevögel, die Sie zu Beginn Ihrer Reise gesehen haben, wieder auf und bieten Ihnen ein Naturerlebnis, das den Kreis schließt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 17 (08. Nov.) Falklandinseln</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 In dieser abgelegenen und atemberaubend schönen Wildnis werden Millionen von Seevögeln und Meeressäugern gezählt. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 In den Gewässern um die Inselgruppe leben Wale und Delfine wie Peale-Delfine und Commerson-Delfine. In dieser zerklüfteten und doch leicht zugänglichen Umgebung lassen sich die großartigen Tierbeobachtungen am besten durch aktive Abenteuer ergänzen. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unsere sachkundigen Reiseleiter bieten Wanderungen und Bergbesteigungen an, um diese raue polare Wildnis aus einer noch besseren Perspektive zu erleben. Dies ist Expeditionskreuzfahrt in ihrer authentischsten Form. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unsere genaue Route und die Erkundungsmöglichkeiten werden vom Wetter bestimmt. Unser erfahrener Kapitän und Expeditionsleiter wird die Pläne ständig anpassen, um die Bedingungen in dieser anspruchsvollen polaren Umgebung optimal zu nutzen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 18 (09. Nov.), Südpolarmeer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Tauchen Sie während der Überfahrt in die faszinierenden Präsentationen unserer Experten ein und knüpfen Sie Kontakte mit anderen Reisenden. 	 Bewundern Sie auf dem offenen Deck den Anblick der Vögel und Meeressäuger, die unsere Reise begleiten. Südpolar-Skuas, Schneesturmvögel und Albatrosse können unser Schiff begleiten und mit ihrer majestätischen Präsenz Ihr Erlebnis bereichern. Die Begegnung mit dem Meereis bietet eine dramatische Kulisse für Ihr Abenteuer. 	 Wenn Sie sich der Drake-Passage nähern, tauchen die Seevögel, die Sie zu Beginn Ihrer Reise gesehen haben, wieder auf und bieten Ihnen ein Naturerlebnis, das den Kreis schließt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 19 (10. Nov) Ausschiffung in Ushuaia, Argentinien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 	 Nach dem Frühstück verabschieden wir uns in der Stadt Ushuaia. Wir bieten einen Gruppentransfer zum Flughafen oder ins Stadtzentrum an, falls Sie mehr Zeit hier verbringen möchten. 	 Wenn Sie auf Ihre wunderbare Erfahrung zurückblicken, freuen Sie sich vielleicht schon auf Ihr nächstes unglaubliches Polarabenteuer! </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -661,657 +692,678 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Special Guest</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:165px; height:220px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:165pt; height:220pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dmitry Kokh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Natur- und Wildlife-Fotograf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Dmitry Kokh ist ein abenteuerlustiger Natur- und Wildtierfotograf. Er verliebte sich schon als Kind in die Fotografie und setzte sie nach seinem Journalismusstudium fort. Dmitry begann seine Karriere als Fotojournalist und berichtete über Nachrichtenereignisse auf der ganzen Welt. Doch schon bald erkannte er, dass seine wahre Leidenschaft der Natur- und Tierfotografie galt, und er begann, sich ausschließlich auf diesen Bereich zu konzentrieren. Er ist an entlegene Orte wie die Arktis, Afrika und den Amazonas gereist, um atemberaubende Bilder einzufangen. Dmitrys Arbeiten wurden in zahlreichen Publikationen vorgestellt, darunter National Geographic und BBC Wildlife Magazine. Außerdem hat er mehrere Auszeichnungen für seine Fotografie erhalten, darunter den renommierten Preis Wildlife Photographer of the Year. Dmitry hofft, dass seine Bilder die Menschen nicht nur dazu inspirieren, die Natur zu bewundern, sondern auch etwas für ihren Schutz zu tun.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:494pt; height:698pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Wir buchen für Sie passende An-Abreisepakete zur Expeditionsreise ab/bis Deutschland/Österreich/Schweiz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Reisen Sie bequem an. Wir planen Ihre An-/Abreise und buchen Ihnen passend zum Flug auch Transfers und Hotelübernachtungen. Außerdem können Verlängerungsnächte, City Touren und Business Class zusätzlich gegen einen Aufpreis gebucht werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik</w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An-/Abreise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Alleinreisen heißt nicht, einsam zu sein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Reisen Sie gemeinsam – und sparen Sie!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Haben Sie schon immer von Einer Reise in die Arktis oder Antarktis geträumt und Ihr Partner möchte nicht mit oder Sie reisen allein. Dann sind Sie nicht allein! Wir vermitteln Ihnen gerne einen gleichgesinnten Reisenden gleichen Geschlechts in Ihrer gewählten Kabinenkategorie. (Verfügbar für Dreibett-, Maindeck-, Classic- und Superior-Kabinen).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Oder Sie entdecken die Welt ganz nach Ihren Wünschen – mit einer Suite für sich allein.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Für mehr Privatsphäre können Sie eine Suite buchen, die speziell für Alleinreisende konzipiert ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Oder wählen Sie eine andere Kabinenkategorie für sich allein mit unserem Einzelkabinenzuschlag:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1359,672 +1411,571 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Ob allein oder in Begleitung: Auf einem kleinen Schiff sind Sie von Gleichgesinnten umgeben, die Ihre Leidenschaft für Entdeckungen teilen. Kehren Sie nicht nur mit unvergesslichen Erinnerungen, sondern auch mit Freundschaften fürs Leben zurück.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">OPTIONALE AKTIVITÄT (KOSTENLOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId32" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">KAYAKING IN DER ANTARKTIS SAISON 2027/28 (OPTIONALE AKTIVITÄT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Antarktische Halbinsel: 1.395 € p. P.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Falkland, Südgeorgien, Antarktis: 1.495 € p. P.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Lieben Sie das Abenteuer und suchen Sie nach der Stille und Beschaulichkeit einer Seekajak-Fahrt in den Polarregionen? Dann sind Sie bei uns im Sea Kayak Club genau richtig! Mit Poseidon Expeditions, einem der Weltmarktführer in Expeditionskreuzfahrten, haben Sie an Bord der elegant-komfortablen MS Sea Spirit mit dieser Abenteuer-Option die die Möglichkeit die außerordentlich-spektakulären Paddel-Destinationen der Antarktis und der Arktis selbst zu erobern. 	 Eine Seekajak-Fahrt ist eine einmalige Gelegenheit die beeindruckenden Landschaften und Naturwelten der Polarregionen selbst hautnah zu erleben: die imposanten Eisberge, gewaltige Gletscher, knisterndes Packeis und sowie die faszinierende Tierwelt in ihrem natürlichen Lebensraum. Die Mitgliedschaft im Sea Kayak Club ermöglicht es Ihnen, die Polarregionen auf eine ganz andere Art und Weise zu entdecken — sicher und komfortabel — im Rahmen einer professionell geführten Kajak-Tour. Erleben Sie das Abenteuer Ihres Lebens und paddeln Sie mit uns in unseren Kleingruppen an einige der atemberaubendsten Wildnis-Schauplätze der Welt. Begleiten Sie uns auf unseren Expeditionsfahrten und entdecken Sie Ihr eigenes polares Paradies!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preise</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Rates Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 17 695</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 17.695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 20 695</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 20.695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 30 795</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 30.795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 21 895</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 21.895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 22 195</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 22.195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 24 895</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 24.895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 26 595</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 26.595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...117 lines deleted...]
-              <w:t xml:space="preserve">€ 24 821</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 33.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Frühbucherrabatt (15% Rabatt auf Dreibett Suite; 25% Rabatt auf Main Deck, Single, Classic, Superior, Deluxe, Premium und Eigner Suite) ist bis zum 30. September 2026 gültig.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">
 	 Preise pro Person bei Doppelbelegung der Kabine, bzw. Drei-Personen Belegung bei Classic Dreibett Suite (Triple-Kategorie). Einzelkabinenzuschlag: 1,7 für alle Kabinenkategorien.
  Hinweis Classic Dreibett Suite: Eine gemischtgeschlechtliche Belegung dieser Kabine ist nur bei Buchung von drei Betten möglich (Drei-Personen Belegung). Bei Buchung von weniger als drei Personen werden Reisende nach Geschlecht getrennt mit anderen Herren oder Damen untergebracht.
  Hinweis Main Deck Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Bullaugen anordnet.
  Hinweis Single Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Panorama-Fenster anordnet. (Preisvorteil: Durch die kurzzeitige Geräuschentwicklung des Ankers beim an- und ablegen beträgt der Einzelkabinenaufschlag bei der Single Suite nur circa 1,4 gegenüber dem Standard-Einzelkabinenaufschlag von 1,7 bzw. 2).
 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer vom Flughafen zum Hotel in Ushuaia am Vortag der Einschiffung (Tag 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eine Übernachtung inkl. Frühstück vor der Einschiffung (Tag 1) im Hotel Arakur Ushuaia Resort and Spa (Änderungen vorbehalten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer vom Hotel zum Schiff für die Einschiffung an Tag 2</w:t>
             </w:r>
           </w:p>
@@ -2125,51 +2076,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">IAATO-Gebühren und staatliche Steuern</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All-Inclusive-Getränkepaket mit alkoholfreien Getränken, Hauswein und -bier sowie Hausspirituosen im Bordrestaurant und an der Bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Im ExpeditionspreisInbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug An- und Abreise zum Einschiffungs-/Ausschiffungsort</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auslands-Reisekrankenversicherung inkl. medizinischem Rücktransport (verpflichtend)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reiserücktritt- und Reiseabbruchversicherung (empfohlen)</w:t>
             </w:r>
           </w:p>
@@ -2179,65 +2131,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, beispielsweise für Wäscherei, Kommunikationskosten (Satelliten-Telefon) oder Einkäufe im Bord-Shop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder (freiwillig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId33"/>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -2247,94 +2203,101 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="734B9611"/>
+    <w:nsid w:val="C32B4206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2445,135 +2408,149 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle">
     <w:name w:val="pStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fancy Table">
     <w:name w:val="Fancy Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rates Table">
     <w:name w:val="Rates Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 