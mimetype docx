--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -652,465 +652,547 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Hinweis für die Buchung Ihres Rückflugs: Ihre Ausschiffung findet in der Regel zwischen 8 - 9 Uhr (nach dem Frühstück) statt. Wir empfehlen, den Rückflug ab Ushuaia frühestens ab 12 Uhr mittags zu buchen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve">Special Guest</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="11906" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="100" w:type="dxa"/>
+          <w:left w:w="100" w:type="dxa"/>
+          <w:bottom w:w="400" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11906" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:165px; height:220px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                  <w10:wrap type="square" anchorx="page" anchory="page"/>
+                  <v:imagedata r:id="rId19" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dmitry Kokh</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natur- und Wildlife-Fotograf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Dmitry Kokh ist ein abenteuerlustiger Natur- und Wildtierfotograf. Er verliebte sich schon als Kind in die Fotografie und setzte sie nach seinem Journalismusstudium fort. Dmitry begann seine Karriere als Fotojournalist und berichtete über Nachrichtenereignisse auf der ganzen Welt. Doch schon bald erkannte er, dass seine wahre Leidenschaft der Natur- und Tierfotografie galt, und er begann, sich ausschließlich auf diesen Bereich zu konzentrieren. Er ist an entlegene Orte wie die Arktis, Afrika und den Amazonas gereist, um atemberaubende Bilder einzufangen. Dmitrys Arbeiten wurden in zahlreichen Publikationen vorgestellt, darunter National Geographic und BBC Wildlife Magazine. Außerdem hat er mehrere Auszeichnungen für seine Fotografie erhalten, darunter den renommierten Preis Wildlife Photographer of the Year. Dmitry hofft, dass seine Bilder die Menschen nicht nur dazu inspirieren, die Natur zu bewundern, sondern auch etwas für ihren Schutz zu tun.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
-            <v:imagedata r:id="rId19" o:title=""/>
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId20" o:title=""/>
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId21" o:title=""/>
+                  <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId22" o:title=""/>
+                  <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId23" o:title=""/>
+                  <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId24" o:title=""/>
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId25" o:title=""/>
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId26" o:title=""/>
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId27" o:title=""/>
+                  <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId28" o:title=""/>
+                  <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1131,51 +1213,51 @@
               <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An-/Abreise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId29" o:title=""/>
+                  <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1286,51 +1368,51 @@
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId30" o:title=""/>
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1347,51 +1429,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId31" o:title=""/>
+                  <v:imagedata r:id="rId32" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2104,51 +2186,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder (freiwillig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2208,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="96850408"/>
+    <w:nsid w:val="9851702E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2474,51 +2556,51 @@
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image25.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image25.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image26.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>