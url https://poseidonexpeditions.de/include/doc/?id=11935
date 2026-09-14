--- v1 (2026-07-21)
+++ v2 (2026-09-14)
@@ -1691,278 +1691,278 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 17.695</w:t>
+              <w:t xml:space="preserve">€ 17 695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 20.695</w:t>
+              <w:t xml:space="preserve">€ 20 695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 30.795</w:t>
+              <w:t xml:space="preserve">€ 30 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 21.895</w:t>
+              <w:t xml:space="preserve">€ 21 895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 22.195</w:t>
+              <w:t xml:space="preserve">€ 22 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 24.895</w:t>
+              <w:t xml:space="preserve">€ 24 895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 26.595</w:t>
+              <w:t xml:space="preserve">€ 26 595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 33.095</w:t>
+              <w:t xml:space="preserve">€ 33 095</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 15.041</w:t>
+              <w:t xml:space="preserve">€ 15 041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 15.521</w:t>
+              <w:t xml:space="preserve">€ 15 521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 23.096</w:t>
+              <w:t xml:space="preserve">€ 23 096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 16.421</w:t>
+              <w:t xml:space="preserve">€ 16 421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 16.646</w:t>
+              <w:t xml:space="preserve">€ 16 646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 18.671</w:t>
+              <w:t xml:space="preserve">€ 18 671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 19.946</w:t>
+              <w:t xml:space="preserve">€ 19 946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 24.821</w:t>
+              <w:t xml:space="preserve">€ 24 821</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Frühbucherrabatt (15% Rabatt auf Dreibett Suite; 25% Rabatt auf Main Deck, Single, Classic, Superior, Deluxe, Premium und Eigner Suite) ist bis zum 30. September 2026 gültig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2290,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9851702E"/>
+    <w:nsid w:val="734B9611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>