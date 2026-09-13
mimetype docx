--- v0 (2026-07-21)
+++ v1 (2026-09-13)
@@ -4,50 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="square"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Polarlicht Kreuzfahrten Ostgrönland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -129,59 +142,59 @@
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId7" o:title=""/>
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId8" o:title=""/>
+            <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -189,360 +202,367 @@
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
-                  <v:imagedata r:id="rId9" o:title=""/>
-[...46 lines deleted...]
-                  <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tag 2 (15. Sept.): Vorprogramm und Einschiffung in Reykjavík</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">	 Richten Sie sich in Ihrer geräumigen Suite ein und erkunden Sie das Schiff, das während des bevorstehenden außergewöhnlichen Abenteuers Ihr komfortables Zuhause sein wird. Nachdem Sie an Bord gegangen sind, beginnt ein volles Programm mit informativen Einweisungen und Vorträgen durch Ihr Expeditionsteam. Nach dem ersten von vielen köstlichen Abendessen an Bord können Sie auf die offenen Decks gehen und die Aussicht bewundern, während wir durch Faxaflói fahren, wo wir mit etwas Glück die ersten Wale sehen können.</w:t>
+              <w:t xml:space="preserve">Tag 1 (14. Sept.): Reykjavík, Island</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Willkommen zu einer Expeditionskreuzfahrt, die eine ganz außergewöhnliche Reise wird. Zum ersten Mal in unserer Geschichte bieten wir eine komplett deutschsprachige Expedition nach (Ost-)Grönland an. An Bord unserer kleinen und exklusiven SEA SPIRIT reisen Sie gemeinsam mit einem vollständig deutschsprachigen Expeditionsteam tief hinein in das größte Fjordsystem der Welt, den legendären Scoresbysund in Ostgrönland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Wir starten in Reykjavík, der Hauptstadt Islands und Ausgangspunkt unserer Arktis-Expedition! Die Fahrt vom internationalen Flughafen Keflavik ins Stadtzentrum dauert etwa 45 Minuten mit dem Flughafen-Shuttle oder dem Taxi. Nach dem Einchecken in das Natura Hotel, das wir für Sie arrangiert haben und das im Reisepreis inbegriffen ist, haben Sie Zeit, diese schöne, freundliche und durch und durch nordische Stadt zu erkunden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Für einen ausgezeichneten Überblick über die Geschichte und Kultur Islands empfehlen wir Ihnen, mit dem großartigen Nationalmuseum und Kulturhaus zu beginnen. Auch die Hallgrímskirkja, das berühmteste Wahrzeichen von Reykjavík, sollten Sie unbedingt besuchen. Naturhistorisch Interessierten empfehlen wir das Museum Whales of Iceland, in dem Modelle der 23 in Island vorkommenden Walarten in Originalgröße ausgestellt sind. Zum Abendessen bietet Reykjavík unzählige Möglichkeiten für ein authentisches isländisches Essen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tag 3 (16 Sept.): Querung der Dänemarkstrasse</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">	 Von Island aus passieren wir die Dänemarkstraße in Richtung des Scoresbysundes in Ostgrönland und überqueren unterwegs den Polarkreis. Walbeobachtungen sind in dieser Wasserstraße gut möglich. In der Nacht besteht die erste Gelegenheit, mit etwas Glück Nordlichter zu sehen.</w:t>
+              <w:t xml:space="preserve">Tag 2 (15. Sept.): Vorprogramm und Einschiffung in Reykjavík</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Nach dem Frühstück im Hotel starten wir zusammen mit Ihnen zu unserem exklusiven Vorprogramm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Entdecken Sie die atemberaubende Halbinsel Reykjanes, wo Islands spektakuläre Geologie hautnah erlebbar wird. Wir fahren durch uralte Lavafelder, unterbrochen von einem Halt, um den überwältigenden Blick auf den See Kleifarvatn zu genießen. Von dort aus geht es weiter nach Krýsuvík, einem Geothermalgebiet, das für seine dampfenden Schlote und farbenprächtigen Schlammtöpfe bekannt ist. Auf der Fahrt durch Grindavík – den Ort, der von den jüngsten Vulkanausbrüchen betroffen war – betrachten wir die frischen Lavaströme, die das Landschaftsbild nachhaltig verändert haben. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Wir erreichen die weltberühmte Blaue Lagune, eine einzigartige Wellness-Oase inmitten eindrucksvoller Lavafelder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Im Restaurant LAVA erwartet uns ein unvergessliches kulinarisches Erlebnis: Wir genießen erlesene isländische Spezialitäten, darunter Lammfleisch, traditionelle Kaisergranat-Suppe und eine Crème Brûlée mit isländischer Note. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Nach der Entspannung im mineralhaltigen Wasser der Blauen Lagune begeben wir uns zum Rückweg und erreichen am späten Nachmittag die Anlegestelle, wo wir Sie an Bord des Expeditionsschiffes Sea Spirit herzlich willkommen heißen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Richten Sie sich in Ihrer geräumigen Suite ein und erkunden Sie das Schiff, das während des bevorstehenden außergewöhnlichen Abenteuers Ihr komfortables Zuhause sein wird. Nachdem Sie an Bord gegangen sind, beginnt ein volles Programm mit informativen Einweisungen und Vorträgen durch Ihr Expeditionsteam. Nach dem ersten von vielen köstlichen Abendessen an Bord können Sie auf die offenen Decks gehen und die Aussicht bewundern, während wir durch Faxaflói fahren, wo wir mit etwas Glück die ersten Wale sehen können.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tag 4-8 (17. - 21. Sept.): Entdeckungsfahrt im Scoresbysund, Grönland</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Tag 3 (16 Sept.): Querung der Dänemarkstrasse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Von Island aus passieren wir die Dänemarkstraße in Richtung des Scoresbysundes in Ostgrönland und überqueren unterwegs den Polarkreis. Walbeobachtungen sind in dieser Wasserstraße gut möglich. In der Nacht besteht die erste Gelegenheit, mit etwas Glück Nordlichter zu sehen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tag 09 (22. Sept.): Zurück nach Island</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">	 Unsere fantastische Zeit im Scoresbysund geht nun zu Ende und wir durchqueren wieder die Dänemarkstraße in Richtung Island. 	 Vorträge und Workshops des Expeditionsteams und der gemütliche Aufenthalt an Bord lassen den Seetag schnell vergehen. Beobachten Sie Seevögel und mit Glück Wale direkt von den großen Kabinenfenstern, den Balkonen oder von den Außendecks. Während der Nacht besteht weiterhin die Gelegenheit, Nordlichter zu sichten.</w:t>
+              <w:t xml:space="preserve">Tag 4-8 (17. - 21. Sept.): Entdeckungsfahrt im Scoresbysund und Nordost-Grönland-Nationalpark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Die Reiseroute für diesen Teil unserer Reise konzentriert sich auf die spektakulären Fjorde, Küsten und Inseln Ostgrönlands. Dabei wollen wir sowohl das beeindruckende Kong-Oscar-Fjordsystem im Nordostgrönland-Nationalpark als auch den Scoresbysund, in der grönländischen Sprache auch als Kangertittivaq bekannt, erkunden. Der Nordost-Grönland-Nationalpark ist der größte Nationalpark der Welt und zählt ebenso wie der Scoresbysund zu den ursprünglichsten und abgelegensten Regionen der Arktis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Wie bei jeder echten Polarexpedition werden unser genauer Fahrplan und unsere Route vom Wetter und den Eisbedingungen bestimmt. Unser erfahrener Kapitän und Expeditionsleiter werden jede sich bietende Gelegenheit nutzen, um beeindruckende Landschaften und die Tierwelt Ostgrönlands zu erleben und, wo immer es die Bedingungen erlauben, an Land zu gehen. Wie intensiv wir die beiden Fjordsysteme erkunden können, entscheiden die jeweils aktuellen Bedingungen vor Ort.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Der Scoresbysund ist eines der größten und längsten Fjordsysteme der Welt. Fast gänzlich ohne menschliche Besiedlung ist er eine der ursprünglichsten Naturlandschaften der Erde. Tiefe Fjorde und enge Passagen reichen weit hinein in das bergige Herz Grönlands und werden von bis zu 2.000 Meter hohen, teilweise eisbedeckten Gipfeln und Felswänden eingerahmt. Kolossale Eisberge, die von gewaltigen Gletschern kalben und von Wind und Wasser in fantastische Formen gebracht werden, treiben durch das verzweigte Fjordsystem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 An Land erstrecken sich weite Tundralandschaften, in denen mit etwas Glück Moschusochsen und Polarhasen beobachtet werden können. Die nahezu unberührte Landschaft bietet hervorragende Möglichkeiten für Wanderungen und intensive Naturerlebnisse. In dieser Region finden sich außerdem alte archäologische Thule-Stätten, historische Trapperhütten und Jagdhütten der Inuit, die von der langen Geschichte der Menschen in dieser abgelegenen Region erzählen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Ein besonderer Programmpunkt ist der geplante Besuch von Ittoqqortoormiit, der einzigen dauerhaft bewohnten Siedlung der Region und einer der abgelegensten Gemeinden der Welt. Hier erhalten wir einen Einblick in das heutige Leben in Ostgrönland und haben Gelegenheit, den Menschen vor Ort zu begegnen. Das Dorf verfügt über ein Museum, einen kleinen Laden mit lokalen Produkten und Kunsthandwerk, ein Postamt und natürlich eine große Zahl grönländischer Schlittenhunde.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Im September, rund um die Tagundnachtgleiche, bietet nicht nur der Tag besondere Erlebnisse. Mit Einbruch der Dunkelheit besteht die Chance, eines der eindrucksvollsten Naturschauspiele der Arktis zu erleben: die Nordlichter. Ostgrönland bietet hervorragende Voraussetzungen für die Beobachtung der Aurora Borealis. Mit etwas Glück tanzen die Lichter über dem Scoresbysund und spiegeln sich in den ruhigen Gewässern zwischen gigantischen Eisbergen und den Silhouetten der umliegenden Berge.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Diese Expeditionstage ermöglichen ein intensives Eintauchen in eine der spektakulärsten Regionen der Arktis. Abhängig von Wetter, Eis und den jeweiligen Bedingungen vor Ort erwarten Sie Landausflüge, Zodiac-Ausfahrten und Wanderungen inmitten außergewöhnlicher Landschaften. Auch Seekajakfahrer finden hier eines der eindrucksvollsten Paddelreviere der Welt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tag 10 (23. Sept.): Westfjorde, Island</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Die Vestfirðir (Westfjorde) Islands sind eine dünn besiedelte Region, geprägt von zerklüfteten Bergen und einer tief eingeschnittenen, stark gegliederten Küstenlinie. Trotz ihrer dramatischen Schönheit zieht sie nur 10 % der Besucher Islands an. In den tiefen Fjorden leben Wale, während die Flussmündungen reich an Robben und vielfältigem Vogelleben sind.</w:t>
+              <w:t xml:space="preserve">Tag 09 (22. Sept.): Zurück nach Island</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Unsere fantastische Zeit im Scoresbysund geht nun zu Ende und wir durchqueren wieder die Dänemarkstraße in Richtung Island. 	 Vorträge und Workshops des Expeditionsteams und der gemütliche Aufenthalt an Bord lassen den Seetag schnell vergehen. Beobachten Sie Seevögel und mit Glück Wale direkt von den großen Kabinenfenstern, den Balkonen oder von den Außendecks. Während der Nacht besteht weiterhin die Gelegenheit, Nordlichter zu sichten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tag 10 (23. Sept.): Westfjorde, Island</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Die Vestfirðir (Westfjorde) Islands sind eine dünn besiedelte Region, geprägt von zerklüfteten Bergen und einer tief eingeschnittenen, stark gegliederten Küstenlinie. Trotz ihrer dramatischen Schönheit zieht sie nur 10 % der Besucher Islands an. In den tiefen Fjorden leben Wale, während die Flussmündungen reich an Robben und vielfältigem Vogelleben sind.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11906" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                  <w10:wrap type="square" anchorx="page" anchory="page"/>
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 11 (24. Sept.): Ausschiffung in Reykjavík, Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nach dem Frühstück verabschieden wir uns in Reykjavik, der Hauptstadt von Island und Ausgangspunkt unserer Reise. Wir bieten einen Gruppentransfer zum Flughafen oder zum Stadtzentrum an, wenn Sie dies wünschen und sich noch weitere Tage in Island aufhalten. 	 Island bietet sich an, die Reise zu verlängern. Tagestouren oder Mietwagen sind dafür ideal um Ihr Abenteuer und Ihre Entdeckungsreise so vielleicht noch weitergehen zu lassen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
@@ -569,51 +589,51 @@
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:165px; height:220px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
-                  <v:imagedata r:id="rId16" o:title=""/>
+                  <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CHRISTIAN BRUTTEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -656,51 +676,51 @@
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:165px; height:220px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
-                  <v:imagedata r:id="rId17" o:title=""/>
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Reinhold Messner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrembergsteiger, Abenteurer, Buchautor, Museumsgründer und ehemaliges Mitglied des Europäischen Parlaments</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -755,456 +775,456 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
-            <v:imagedata r:id="rId18" o:title=""/>
+            <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId19" o:title=""/>
+                  <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId20" o:title=""/>
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId21" o:title=""/>
+                  <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId22" o:title=""/>
+                  <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId23" o:title=""/>
+                  <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId24" o:title=""/>
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId25" o:title=""/>
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId26" o:title=""/>
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId27" o:title=""/>
+                  <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1240,51 +1260,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">	 Im Anreisepaket enthalten: Flug ab und bis D/ CH/ AT mit SAS und FI oder ähnlich sowie der Transfer KEF - Hotel.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik An-/Abreise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId28" o:title=""/>
+                  <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1395,51 +1415,51 @@
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId29" o:title=""/>
+                  <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1456,51 +1476,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
-                  <v:imagedata r:id="rId30" o:title=""/>
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1684,294 +1704,294 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 10.895</w:t>
+              <w:t xml:space="preserve">€ 10 895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 12.795</w:t>
+              <w:t xml:space="preserve">€ 12 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 18.995</w:t>
+              <w:t xml:space="preserve">€ 18 995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 13.495</w:t>
+              <w:t xml:space="preserve">€ 13 495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 13.795</w:t>
+              <w:t xml:space="preserve">€ 13 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 15.395</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 16.495</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 20.495</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 9.261</w:t>
+              <w:t xml:space="preserve">€ 9 806</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 10.876</w:t>
+              <w:t xml:space="preserve">€ 11 516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 16.146</w:t>
+              <w:t xml:space="preserve">€ 17 096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 11.471</w:t>
+              <w:t xml:space="preserve">€ 12 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 12.416</w:t>
+              <w:t xml:space="preserve">€ 12 416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 13.856</w:t>
+              <w:t xml:space="preserve">€ 15 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 14.846</w:t>
+              <w:t xml:space="preserve">€ 16 495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 18.446</w:t>
+              <w:t xml:space="preserve">€ 20 495</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Frühbucherrabatt (15% Rabatt auf Dreibett Suite, Main Deck, Single, Classic; 10% Rabatt auf Superior, Deluxe, Premium und Eigner Suite) ist bis zum 31. Juli 2026 gültig.</w:t>
+        <w:t xml:space="preserve">Der 10%-Rabatt gilt für Neubuchungen im Zeitraum 25.08.2026 bis 31.10.2026 für noch verfügbare Superior, Classic, Maindeck, Dreibett und Single Kabinen. Der Rabatt kann nicht mit anderen Rabatten kombiniert werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 	Preise pro Person bei Doppelbelegung der Kabine, bzw. Drei-Personen Belegung bei Classic Dreibett Suite (Triple-Kategorie). Einzelkabinenzuschlag: x1,7 auf den aktuellen Preis der Website in Main Deck-, Classic-, und Superior-Suite, x2 in Deluxe-, Premium-, und Eigner-Suite.
 	 Hinweis Classic Dreibett Suite: Eine gemischtgeschlechtliche Belegung dieser Kabine ist nur bei Buchung von drei Betten möglich (Drei-Personen Belegung). Bei Buchung von weniger als drei Personen werden Reisende nach Geschlecht getrennt mit anderen Herren oder Damen untergebracht.
 	 Hinweis Main Deck Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Bullaugen anordnet.
 	 Hinweis Single Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Panorama-Fenster anordnet. (Preisvorteil: Durch die kurzeitige Geräuschentwicklung des Ankers beim an- und ablegen beträgt der Einzelkabinenaufschlag bei der Single Suite nur circa 1,4 gegenüber dem Standard-Einzelkabinenaufschlag von 1,7 bzw. 2).
 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
@@ -1982,50 +2002,57 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Vorprogramm Island inklusive: Blaue Lagune, Restaurantbesuch, Lavafelder</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Eine Übernachtung vor der Einschiffung (Tag 1) im Natura Hotel in Reykjavik (Änderungen vorbehalten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Schiff am Tag der Einschiffung (Tag 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Keflavik International Airport (KEF) oder in ein zentral gelegenes Hotel zur Gepäckaufbewahrung nach der Ausschiffung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unterbringung in der gebuchten Kabinenkategorie</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -2169,51 +2196,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, beispielsweise Wäscherei, Kommunikationskosten (Satelliten-Telefon) oder Einkäufe im Bord-Shop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder (freiwillig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2273,51 +2300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F6A1B72E"/>
+    <w:nsid w:val="583DF43F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2539,51 +2566,51 @@
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image14.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image15.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image16.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image17.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image18.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image19.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image20.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image21.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image22.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image24.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image25.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>