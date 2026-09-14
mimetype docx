--- v0 (2026-07-21)
+++ v1 (2026-09-14)
@@ -220,51 +220,51 @@
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1 (05. Sept.): Reykjavík, Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">	 Willkommen in Reykjavík, der Hauptstadt Islands und Ausgangspunkt unserer Arktis-Expedition! Die Fahrt vom internationalen Flughafen Keflavik ins Stadtzentrum dauert etwa 45 Minuten mit dem Flughafen-Shuttle oder dem Taxi. Nach dem Einchecken in das Hilton Nordica Hotel, das wir für Sie arrangiert haben und das im Reisepreis inbegriffen ist, haben Sie Zeit, diese schöne, freundliche und durch und durch nordische Stadt zu erkunden.</w:t>
+              <w:t xml:space="preserve">	 Willkommen in Reykjavík, der Hauptstadt Islands und Ausgangspunkt unserer Arktis-Expedition! Die Fahrt vom internationalen Flughafen Keflavik ins Stadtzentrum dauert etwa 45 Minuten mit dem Flughafen-Shuttle oder dem Taxi. Nach dem Einchecken in das Hotel Parliament, das wir für Sie arrangiert haben und das im Reisepreis inbegriffen ist, haben Sie Zeit, diese schöne, freundliche und durch und durch nordische Stadt zu erkunden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Für einen ausgezeichneten Überblick über die Geschichte und Kultur Islands empfehlen wir Ihnen, mit dem großartigen Nationalmuseum und Kulturhaus zu beginnen. Auch die Hallgrímskirkja, das berühmteste Wahrzeichen von Reykjavík, sollten Sie unbedingt besuchen. Naturhistorisch Interessierten empfehlen wir das Museum Whales of Iceland, in dem Modelle der 23 in Island vorkommenden Walarten in Originalgröße ausgestellt sind. Zum Abendessen bietet Reykjavík unzählige Möglichkeiten für ein authentisches isländisches Essen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
@@ -1461,278 +1461,278 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 9.495</w:t>
+              <w:t xml:space="preserve">€ 9 495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 11.095</w:t>
+              <w:t xml:space="preserve">€ 11 095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 16.495</w:t>
+              <w:t xml:space="preserve">€ 16 495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 11.695</w:t>
+              <w:t xml:space="preserve">€ 11 695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 11.895</w:t>
+              <w:t xml:space="preserve">€ 11 895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 13.295</w:t>
+              <w:t xml:space="preserve">€ 13 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 14.295</w:t>
+              <w:t xml:space="preserve">€ 14 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 17.695</w:t>
+              <w:t xml:space="preserve">€ 17 695</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 8.071</w:t>
+              <w:t xml:space="preserve">€ 8 071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 8.321</w:t>
+              <w:t xml:space="preserve">€ 8 321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 12.371</w:t>
+              <w:t xml:space="preserve">€ 12 371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 8.771</w:t>
+              <w:t xml:space="preserve">€ 8 771</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 8.921</w:t>
+              <w:t xml:space="preserve">€ 8 921</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 9.971</w:t>
+              <w:t xml:space="preserve">€ 9 971</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 10.721</w:t>
+              <w:t xml:space="preserve">€ 10 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 13.271</w:t>
+              <w:t xml:space="preserve">€ 13 271</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Frühbucherrabatt (15% Rabatt auf Dreibett Suite; 25% Rabatt auf Main Deck, Single, Classic, Superior, Deluxe, Premium und Eigner Suite) ist bis zum 30. September 2026 gültig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2059,51 +2059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DCA90969"/>
+    <w:nsid w:val="1FF505B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>