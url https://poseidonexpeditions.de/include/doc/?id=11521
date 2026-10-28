--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -1,1117 +1,1167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:555pt; height:370pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spitzbergen, Grönland &amp; Island</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drei Perlen der Arktis: Spitzbergen, Grönland &amp; Island</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">24 Aug - 06 Sep 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">14 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Longyearbyen (Spitzbergen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausschiffung: Reykjavik (Island)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1 (24. Aug.): Longyearbyen, Spitzbergen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Willkommen in Longyearbyen, dem administrativen Zentrum von Spitzbergen und Ausgangspunkt unserer Arktisexpedition! Am Flughafen von Longyearbyen werden Sie von unseren Mitarbeitern begrüßt und in ein komfortables Hotel gebracht, das von uns arrangiert wurde und im Reisepreis enthalten ist. Danach haben Sie Zeit, das charmante, überschaubare Stadtzentrum zu erkunden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Wir empfehlen Ihnen, Ihre Entdeckungsreise durch dieses faszinierende norwegische Hocharktisgebiet im ausgezeichneten Spitzbergen-Museum zu beginnen, wo Sie auch seltene Polarbücher und Karten erwerben können. Danach können Sie ein ausgezeichnetes Abendessen in einem der vielen köstlichen Restaurants von Longyearbyen genießen. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Wenn Sie um Mitternacht noch wach sind, werden Sie feststellen, dass die Sonne noch nicht untergegangen ist. Tatsächlich wird die Sonne für die gesamte Dauer unseres Aufenthalts in Spitzbergen nicht untergehen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 2 (25. Aug.): Einschiffung in Longyearbyen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nach dem Frühstück in Ihrem Hotel steht Ihnen der Vormittag zur freien Verfügung, um Longyearbyen zu erkunden. Genießen Sie die Aussicht auf die eisigen Fjorde und die vereisten Berge, die diese historische ehemalige Kohlebergbaustadt umgeben.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nutzen Sie die Gelegenheit zum Einkaufen von Souvenirs oder von Dingen, die Sie in letzter Minute noch brauchen, z. B. wetterfeste Kleidung. Denken Sie nur daran, dass Sie bald Ihren persönlichen Parka erhalten, den Sie behalten dürfen, und wasserdichte Stiefel, die Sie sich an Bord des Schiffes ausleihen können. Zum Mittagessen bietet Longyearbyen schnelle und einfache Mahlzeiten an, darunter die nördlichste Pizza und Kebab der Welt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Am Nachmittag werden Sie zur Anlegestelle gebracht, wo wir Sie herzlich an Bord unseres Expeditionsschiffes M/V Sea Spirit willkommen heißen. Richten Sie sich in Ihrer geräumigen Suite ein und erkunden Sie das Schiff, das während des bevorstehenden außergewöhnlichen Abenteuers Ihr komfortables Zuhause sein wird. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nachdem Sie an Bord gegangen sind, beginnt ein volles Programm mit informativen Einweisungen und Vorträgen von Ihrem Expeditionsteam. Nach dem ersten von vielen köstlichen Abendessen an Bord gehen Sie auf die offenen Decks, um die herrliche Landschaft bei 24 Stunden Tageslicht zu bewundern, während wir durch die tierreichen Gewässer des Isfjorden fahren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 3-5 (26. - 28. Aug.): Erkundung Spitzbergen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Spitzbergen ist ein wahres Expeditionsgebiet. Die Route und tägliche Planung hängt deshalb stark vom Wind- und von den Eis- Verhältnissen ab. Ihr erfahrener Kapitän und der Expeditionsleiter passen deshalb allzeit den Fahrplan an, um Ihnen das bestmögliche Expeditionserlebnis zu bieten. 	 Entdecken Sie das Gebiet im Nordwesten von Spitzbergen. Es ist eine Gegend mit einer hohen Artenvielfalt und guten Möglichkeiten der Tierbeobachtung. Tiefe Fjorde, spitze Berge und enge Wasserstraßen bestimmen die Landschaft. Gletscher und Eisberge, Rentiere in der Tundra und Schneefüchse lassen sich beobachten. Im Meer leben zahlreiche Meeressäugetiere und auch der Eisbär kann überall und jederzeit auf Spitzbergen auftauchen. 	 In diesem Gebiet befindet sich auch Ny Alesund. Die ehemalige Kohleminensiedlung ist ein Ort der internationalen arktischen Forschungsstationen. Sie finden hier auch ein kleines, hübsches Museum, einen Andenkenladen sowie eine Post. Ny Ålesund war auch Ausgangspunkt zahlreicher Versuche, den Nordpol zu erreichen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 6-7 (29. - 30. Aug.): Durchquerung der Grönlandsee</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Von Spitzbergen aus überquert die SEA SPIRIT die Grönlandsee in Richtung Ostgrönland. Hier im hohen Norden ist mit Meereis zu jeder Jahreszeit zu rechnen. Halten Sie während der Überfahrt Ausschau nach Walen und Robben und mutmaßlich dem majestätischen Eisbären. Da wir gen Süden fahren, besteht nachts auch die Möglichkeit, die ersten Nordlichter zu sehen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 8-11 (31. Aug. - 03. Sept.): Entdeckungen in Ostgrönland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Stellen Sie sich auf eine echte Expeditionsreise ein! Mehr noch als in Spitzbergen, ist die Route in Ostgrönland stark vom Wetter und vor allem von der Eiskondition abhängig. Auch hier wird die Route täglich neu festgelegt, um Ihnen die Schönheiten Ostgrönlands auf sichere Art näher zu bringen. 	 Das Franz Josef Fjord- und Kong Oscar Fjordsystem sind Teile des Ostgrönland Nationalparks, dem größten Nationalpark der Welt. Der Scoresbysund stellt das größte und längste Fjordsystem der Welt dar. Entdecken Sie diese beindruckenden Fjordsysteme, die auch für ihre ständig wechselnden Eisverhältnisse bekannt sind. 	 In diesem fantastischen Gebiet finden Sie mit die beeindrucktesten Landschaften der Arktis! Tiefe Fjorde und enge Kanäle werden von bis zu 2.000 Meter hohen Bergen umsäumt. Von großen Gletschern kalben abermalig Eisberge, die vom Wind, der Strömung und Gezeiten getrieben werden. Die vielfarbige Herbsttundra, die Moschusochsen und die Schneehasen bleiben unvergesslich als Teil eines sensiblen Ökosystems in Erinnerung! 	 Die Landschaft- weit, offen und scheinbar unberührt- ist ein Paradies für Wanderer. Des Weiteren finden Sie archäologische Stätten der Thule Kultur, alte Trapperhütten und neuere Jagdhütten der Inuit. Ostgrönland ist ein fast verborgenes Juwel der Erde! 	 Die Inuit-Siedlung Ittoqqortoormiit ist die einzige permanente Siedlung der Region. Ein exzellentes Museum, ein Andenkenladen und eine Post laden zum Verweilen ein. Grönländische Schlittenhunde sind zahlreicher vertreten als die einheimische Bevölkerung. 	 Die Tage sind gefüllt mit erlebnisreichen Landgängen, interessanten Vorträgen des erfahrenen Lektoren Teams und vor allem mit einer unvergesslichen Landschaft. Jede Nacht birgt die Möglichkeit, Nordlichter am Himmel tanzen zu sehen, da die Jahreszeit für diese unwirklich anmutenden Erscheinungen bestens geeignet ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 12 (04. Sept.): Durchquerung der Dänemarkstrasse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nach unserer einmaligen Zeit in Ostgrönland muss nun die Dänemarkstrasse passiert werden. Auch der Polarkreis wird Richtung Süden überquert mit Kurs Island. Weitere Vorträge und der vertraute Aufenthalt an Bord lassen den See-Tag schnell vergehen. Beobachten Sie Seevögel und mit etwas Glück Wale direkt von den großen Kabinenfenstern, den Balkonen oder von den Außen-Decks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 13 (05. Sept.): Westfjorde, Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser letzter Expeditionstag führt uns in die wunderschönen Westfjorde von Island. Diese abgelegene und dünn besiedelte Region mit ihren zerklüfteten Küsten, gewaltigen Wasserfällen und schroffen Bergen wird nur von 10% der Touristen auf Island besucht. In den tiefen Fjorden leben Wale und in den Flussmündungen tummeln sich Robben und Vögel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 14 (06. Sept.): Ausschiffung in Reykjavík, Island</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nach dem Frühstück verabschieden wir uns in Reykjavik, der Hauptstadt von Island und Ausgangspunkt unserer Reise. Wir bieten einen Gruppentransfer zum Flughafen oder ins Stadtzentrum an, wenn Sie noch weitere Tage in Island verbringen möchten. 	 Reykjavik ist bekannt für seine vielen Museen, Galerien und die Hallgríms Kirche. Entspannung findet man in den Parkanlagen, Gärten und natürlich den Thermalbädern. Reykjavik bietet außerdem zahlreiche Einkaufsmöglichkeiten, fantastische Restaurants sowie ein ausgeprägtes Nachtleben. Island bietet sich hervorragend an die Reise zu verlängern und Tagestouren oder Mietwagen sind ideal geeignet, um Ihre Entdeckungsreise so mutmaßlich noch weitergehen zu lassen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:494pt; height:698pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Wir buchen für Sie passende An-Abreisepakete zur Expeditionsreise ab/bis Deutschland/Österreich/Schweiz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Reisen Sie bequem an. Wir planen Ihre An-/Abreise und buchen Ihnen passend zum Flug auch Transfers und Hotelübernachtungen. Außerdem können Verlängerungsnächte, City Touren und Business Class zusätzlich gegen einen Aufpreis gebucht werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Preis für das An-/Abreisepaket:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	</w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">1.900,- EUR pro Person bei Einzelbelegung	</w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">1.800,- EUR pro Person bei Doppelbelegung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Im Anreisepaket enthalten: Flug ab und bis D/ CH/ AT mit SAS und Iceland Air oder ähnlich. Eine Hotelübernachtung mit Frühstück am Flughafen in Oslo.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik An-/Abreise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Alleinreisen heißt nicht, einsam zu sein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Reisen Sie gemeinsam – und sparen Sie!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Haben Sie schon immer von Einer Reise in die Arktis oder Antarktis geträumt und Ihr Partner möchte nicht mit oder Sie reisen allein. Dann sind Sie nicht allein! Wir vermitteln Ihnen gerne einen gleichgesinnten Reisenden gleichen Geschlechts in Ihrer gewählten Kabinenkategorie. (Verfügbar für Dreibett-, Maindeck-, Classic- und Superior-Kabinen).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Oder Sie entdecken die Welt ganz nach Ihren Wünschen – mit einer Suite für sich allein.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Für mehr Privatsphäre können Sie eine Suite buchen, die speziell für Alleinreisende konzipiert ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Oder wählen Sie eine andere Kabinenkategorie für sich allein mit unserem Einzelkabinenzuschlag:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1159,637 +1209,527 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Ob allein oder in Begleitung: Auf einem kleinen Schiff sind Sie von Gleichgesinnten umgeben, die Ihre Leidenschaft für Entdeckungen teilen. Kehren Sie nicht nur mit unvergesslichen Erinnerungen, sondern auch mit Freundschaften fürs Leben zurück.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">OPTIONALE AKTIVITÄT (KOSTENLOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">KAJAKFAHREN (OPTIONALE AKTIVITÄT): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">ARKTIS: € 795 p. P. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Inseln und Fjorde der Arktis bieten einige der einzigartigsten und interessantesten Kajak-Gebiete der Welt. Erleben Sie kalbende Gletscher in Spitzbergen, imposante Eisberge in Grönland oder das Meereis des Arktischen Ozeans in den sicheren und komfortablen Kajaks. Kommen Sie mit auf einmalige Kajak Expeditionen und erleben Sie im Rahmen professionell geführter Kajak-Touren die Arktis!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Es handelt sich bei dieser optionalen Aktivität nicht um eine einmalige Kajak-Tour sondern um eine Mitgliedschaft in einem exklusiven Kreis für die Dauer Ihrer Reise. Unsere Kajak Master versuchen dabei, Sie so oft ins Wasser zu bringen, wie dies die Wetter- und Eisbedingungen zulassen. Mit Ihrer Mitgliedschaft im Sea Kayak Club sichern Sie sich also die Möglichkeit, so oft Kajak zu fahren, wie dies auf Ihrer Reise möglich ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Sea Kayak Club wird auf Reisen im Norden wie Grönland, Svalbard (Spitzbergen) oder einer Kombination dieser Gebiete angeboten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preise</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Rates Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 12 995</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 12.995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 15 195</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 15.195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 22 595</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 22.595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 16 095</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 16.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 16 295</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 16.295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 18 295</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 18.295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">€ 19 595</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 19.595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...117 lines deleted...]
-              <w:t xml:space="preserve">€ 18 221</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 24.295</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Frühbucherrabatt (15% Rabatt auf Dreibett Suite; 25% Rabatt auf Main Deck, Single, Classic, Superior, Deluxe, Premium und Eigner Suite) ist bis zum 30. September 2026 gültig.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Preise pro Person bei Doppelbelegung der Kabine, bzw. Drei-Personen Belegung bei Classic Dreibett Suite (Triple-Kategorie). Einzelkabinenzuschlag: x1,7 auf den aktuellen Preis der Website in Main Deck-, Classic-, und Superior-Suite, x2 in Deluxe-, Premium-, und Eigner-Suite.
 Hinweis Classic Dreibett Suite: Eine gemischtgeschlechtliche Belegung dieser Kabine ist nur bei Buchung von drei Betten möglich (Drei-Personen Belegung). Bei Buchung von weniger als drei Personen werden Reisende nach Geschlecht getrennt mit anderen Herren oder Damen untergebracht.
  Hinweis Main Deck Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Bullaugen anordnet.
  Hinweis Single Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Panorama-Fenster anordnet. (Preisvorteil: Durch die kurzzeitige Geräuschentwicklung des Ankers beim an- und ablegen beträgt der Einzelkabinenaufschlag bei der Single Suite nur 1,4 gegenüber dem Standard-Einzelkabinenaufschlag von 1,7 bzw. 2).
 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eine Vorübernachtung an Tag 1 in Longyearbyen im Radisson Blu Polar Hotel, Spitsbergen (Änderungen vorbehalten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Schiff am Tag der Einschiffung (Tag 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Flughafen oder das Stadtzentrum nach der Ausschiffung</w:t>
             </w:r>
           </w:p>
@@ -1890,51 +1830,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Wi-Fi an Bord</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AECO-Gebühren und staatliche Steuern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Im ExpeditionspreisInbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug An- und Abreise zum Einschiffungs-/Ausschiffungsort</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auslands-Reisekrankenversicherung inkl. medizinischem Rücktransport (verpflichtend)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reiserücktritt- und Reiseabbruchversicherung (empfohlen)</w:t>
             </w:r>
           </w:p>
@@ -1944,65 +1885,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, Wäscherei, Kommunikationskosten (Satelliten-Telefon) oder Einkäufe im Bord-Shop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder (freiwillig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">	 Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.	 Mit Wirkung vom 1. Januar 2025 schreibt die norwegische Regierung einen Mindestabstand von 300 Metern zu Eisbären in Spitzbergen vor, außer vom 1. März bis zum 30. Juni, wo der Mindestabstand auf 500 Meter erhöht wird. Wenn ein Eisbär näher als der Mindestabstand gesichtet wird, muss man sich entfernen, um den gesetzlichen Abstand einzuhalten. Die Entfernungsbegrenzung gilt nicht in bewohnten Gebieten und außerhalb der Hoheitsgewässer Spitzbergens (12 Seemeilen von der Küste). Wir als Anbieter von Expeditions-Kreuzfahrten haben uns an die neuen Vorschriften angepasst und werden Ihnen auf den Abenteuerreisen ein unvergessliches Erlebnis anbieten.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId31"/>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -2012,94 +1957,101 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="924CFA4E"/>
+    <w:nsid w:val="D3298542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2210,135 +2162,149 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle">
     <w:name w:val="pStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fancy Table">
     <w:name w:val="Fancy Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rates Table">
     <w:name w:val="Rates Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 