--- v0 (2026-07-21)
+++ v1 (2026-09-12)
@@ -1475,278 +1475,278 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 8.695</w:t>
+              <w:t xml:space="preserve">€ 8 695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 10.195</w:t>
+              <w:t xml:space="preserve">€ 10 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 15.195</w:t>
+              <w:t xml:space="preserve">€ 15 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 10.795</w:t>
+              <w:t xml:space="preserve">€ 10 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 10.895</w:t>
+              <w:t xml:space="preserve">€ 10 895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 12.295</w:t>
+              <w:t xml:space="preserve">€ 12 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 13.095</w:t>
+              <w:t xml:space="preserve">€ 13 095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 16.295</w:t>
+              <w:t xml:space="preserve">€ 16 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 7.391</w:t>
+              <w:t xml:space="preserve">€ 7 391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 7.646</w:t>
+              <w:t xml:space="preserve">€ 7 646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 11.396</w:t>
+              <w:t xml:space="preserve">€ 11 396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 8.096</w:t>
+              <w:t xml:space="preserve">€ 8 096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 8.171</w:t>
+              <w:t xml:space="preserve">€ 8 171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 9.221</w:t>
+              <w:t xml:space="preserve">€ 9 221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 9.821</w:t>
+              <w:t xml:space="preserve">€ 9 821</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 12.221</w:t>
+              <w:t xml:space="preserve">€ 12 221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Frühbucherrabatt (15% Rabatt auf Dreibett Suite; 25% Rabatt auf Main Deck, Single, Classic, Superior, Deluxe, Premium und Eigner Suite) ist bis zum 30. September 2026 gültig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2060,51 +2060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4EF360CB"/>
+    <w:nsid w:val="01F537B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>