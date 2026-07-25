--- v0 (2026-06-04)
+++ v1 (2026-07-25)
@@ -1083,73 +1083,137 @@
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">	 Wir buchen für Sie passende An-Abreisepakete zur Expeditionsreise ab/bis Deutschland/Österreich/Schweiz.</w:t>
+              <w:t xml:space="preserve">	 Jetzt auch buchbar das An-Abreisepaket passend zur Expeditionsreise ab/ bis Deutschland*.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Reisen Sie bequem an. Wir planen Ihre An-/Abreise und buchen Ihnen passend zum Flug auch Transfers und Hotelübernachtungen. Außerdem können Verlängerungsnächte, City Touren und Business Class zusätzlich gegen einen Aufpreis gebucht werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">An-/Abreise.</w:t>
+              <w:t xml:space="preserve">	 * je nach Auslastung der Fluggeräte kann ggf. ein Zuschlag anfallen. Für Flüge ab Österreich und der Schweiz fällt möglicherweise ein Aufpreis an.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Preis für das An-/Abreisepaket bei zwei oder mehr gemeinsam reisenden Personen: 3.295,- EUR pro Person </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	Preis für das An-/Abreisepaket für Alleinreisende: 3.785,- EUR </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	Im An-/Abreisepaket enthalten: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flug in der Economy Class ab und bis D/ CH/ AT mit Lufthansa o.ä. nach Ushuaia, 2x Übernachtung mit Frühstück in Buenos Aires sowie alle notwendigen Flughafentransfers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik An-/Abreise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
@@ -1597,166 +1661,297 @@
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">€ 16.595</w:t>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t xml:space="preserve">€ 21.795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t xml:space="preserve">€ 32.695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t xml:space="preserve">€ 23.395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t xml:space="preserve">€ 23.795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t xml:space="preserve">€ 26.395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t xml:space="preserve">€ 28.395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 16.595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 16.346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 24.521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 17.546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 17.846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 19.796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="50" w:after="50"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€ 21.296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">€ 35.795</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Die Jubiläums-Angebote mit bis zu 25% Rabatt gelten für Neubuchungen im Zeitraum 15.06.2026 bis 31.08.2026 für noch verfügbare Kabinen (ausgenommen Classic Dreibett Suite und Eigner Suite).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 	 Preise pro Person bei Doppelbelegung der Kabine, bzw. Drei-Personen Belegung bei Classic Dreibett Suite (Triple-Kategorie). Einzelkabinenzuschlag: x1,7 auf den aktuellen Preis der Website in Main Deck-, Classic-, und Superior-Suite, x2 in Deluxe-, Premium-, und Eigner-Suite.
  Hinweis Classic Dreibett Suite: Eine gemischtgeschlechtliche Belegung dieser Kabine ist nur bei Buchung von drei Betten möglich (Drei-Personen Belegung). Bei Buchung von weniger als drei Personen werden Reisende nach Geschlecht getrennt mit anderen Herren oder Damen untergebracht.
  Hinweis Main Deck Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Bullaugen anordnet.
  Hinweis Single Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Panorama-Fenster anordnet. (Preisvorteil: Durch die kurzzeitige Geräuschentwicklung des Ankers beim an- und ablegen beträgt der Einzelkabinenaufschlag bei der Single Suite nur circa 1,4 gegenüber dem Standard-Einzelkabinenaufschlag von 1,7 bzw. 2).
 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
@@ -2075,51 +2270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="81DF4196"/>
+    <w:nsid w:val="0CFB51B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>