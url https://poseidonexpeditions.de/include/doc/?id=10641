--- v1 (2026-07-25)
+++ v2 (2026-09-14)
@@ -75,51 +75,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">10 Mär - 01 Apr 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">22 Tage</w:t>
+        <w:t xml:space="preserve">23 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Ushuaia (Argentinien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -1680,278 +1680,278 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 21.795</w:t>
+              <w:t xml:space="preserve">€ 21 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 32.695</w:t>
+              <w:t xml:space="preserve">€ 32 695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 23.395</w:t>
+              <w:t xml:space="preserve">€ 23 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 23.795</w:t>
+              <w:t xml:space="preserve">€ 23 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 26.395</w:t>
+              <w:t xml:space="preserve">€ 26 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t xml:space="preserve">€ 28.395</w:t>
+              <w:t xml:space="preserve">€ 28 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 16.595</w:t>
+              <w:t xml:space="preserve">€ 16 595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 16.346</w:t>
+              <w:t xml:space="preserve">€ 16 346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 24.521</w:t>
+              <w:t xml:space="preserve">€ 24 521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 17.546</w:t>
+              <w:t xml:space="preserve">€ 17 546</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 17.846</w:t>
+              <w:t xml:space="preserve">€ 17 846</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 19.796</w:t>
+              <w:t xml:space="preserve">€ 19 796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 21.296</w:t>
+              <w:t xml:space="preserve">€ 21 296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 35.795</w:t>
+              <w:t xml:space="preserve">€ 35 795</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Jubiläums-Angebote mit bis zu 25% Rabatt gelten für Neubuchungen im Zeitraum 15.06.2026 bis 31.08.2026 für noch verfügbare Kabinen (ausgenommen Classic Dreibett Suite und Eigner Suite).</w:t>
+        <w:t xml:space="preserve">Die Jubiläums-Angebote gelten für Neubuchungen im Zeitraum 31.08.2026 bis 30.09.2026 für noch verfügbare Kabinen (ausgenommen Classic Dreibett Suite und Eigner Suite).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 	 Preise pro Person bei Doppelbelegung der Kabine, bzw. Drei-Personen Belegung bei Classic Dreibett Suite (Triple-Kategorie). Einzelkabinenzuschlag: x1,7 auf den aktuellen Preis der Website in Main Deck-, Classic-, und Superior-Suite, x2 in Deluxe-, Premium-, und Eigner-Suite.
  Hinweis Classic Dreibett Suite: Eine gemischtgeschlechtliche Belegung dieser Kabine ist nur bei Buchung von drei Betten möglich (Drei-Personen Belegung). Bei Buchung von weniger als drei Personen werden Reisende nach Geschlecht getrennt mit anderen Herren oder Damen untergebracht.
  Hinweis Main Deck Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Bullaugen anordnet.
  Hinweis Single Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Panorama-Fenster anordnet. (Preisvorteil: Durch die kurzzeitige Geräuschentwicklung des Ankers beim an- und ablegen beträgt der Einzelkabinenaufschlag bei der Single Suite nur circa 1,4 gegenüber dem Standard-Einzelkabinenaufschlag von 1,7 bzw. 2).
 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
@@ -2270,51 +2270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CFB51B8"/>
+    <w:nsid w:val="96207449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>