--- v1 (2026-09-12)
+++ v2 (2026-10-29)
@@ -1,392 +1,411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:555px; height:370px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:555pt; height:370pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="9c3b36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antarktische Halbinsel - 7. Kontinent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvester in der Antarktis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">28 Dez - 08 Jan 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">12 Tage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Einschiffung: Ushuaia (Argentinien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausschiffung: Ushuaia (Argentinien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">«MS Sea Spirit»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitäten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:28px; height:21px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:28pt; height:21pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="11906" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="400" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 1 (28. Dez.): Ushuaia, Argentinien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Willkommen in Ushuaia, der südlichsten Stadt der Welt und Ausgangspunkt unserer Antarktisexpedition! Nach Ihrer Ankunft am Flughafen werden Sie von unseren Mitarbeitern begrüßt und in ein hochwertiges Hotel gebracht, das von uns gebucht wurde und im Reisepreis enthalten ist. Der Rest des Tages steht Ihnen zur freien Verfügung, um diese pulsierende Hafenstadt und Ausgangspunkt unserer Expeditionsreise zu erkunden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Im Hafen von Ushuaia werden Sie wahrscheinlich schon den ersten Blick auf unser Expeditions-Kreuzfahrtschiff werfen können, mit dem Sie Richtung Antarktis starten. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Für eine Einführung in die lokale Geschichte und Tierwelt lohnt sich ein Besuch des interessanten Museo del Fin del Mundo. Wenn Sie noch Zeit haben, können Sie eine Vielzahl von Aktivitäten in der Natur unternehmen, Wandern im nahe gelegenen Feuerland-Nationalpark oder Tierbeobachtung im Beagle-Kanal. Zum Abendessen gibt es in Ushuaia eine große Auswahl an Restaurants, die patagonisches Lamm und köstliche Meeresfrüchte anbieten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 2 (29. Dez.): Einschiffung in Ushuaia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nach dem Frühstück in Ihrem Hotel steht Ihnen der Vormittag zur freien Verfügung, um Ushuaia zu erkunden. Erkunden Sie die reizvolle Uferpromenade und genießen Sie den Blick auf die schneebedeckte Martial Range, die südlichsten Gipfel der Anden. Nutzen Sie die Gelegenheit zum Einkaufen von Souvenirs oder von Dingen, die Sie in letzter Minute noch brauchen, z. B. Kleidung für kaltes Wetter. Denken Sie nur daran, dass Sie bald Ihren eigenen Parka erhalten, den Sie behalten können, und wasserdichte Stiefel, die Sie sich an Bord des Schiffes ausleihen können. Mittags können Sie in den zahlreichen Cafés, Parrillas und Eisdielen auf der Avenida San Martín zu Mittag essen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Am Nachmittag werden Sie zur Anlegestelle gebracht, wo wir Sie an Bord des Expeditionsschiffs M/V Sea Spirit herzlich willkommen heißen. Richten Sie sich in Ihrer geräumigen Suite ein und erkunden Sie das Schiff, das während des bevorstehenden außergewöhnlichen Abenteuers Ihr komfortables Zuhause sein wird. Nachdem Sie an Bord gegangen sind, beginnt ein volles Programm mit informativen Briefings und Einführungen durch Ihre Guides. Nach dem Abendessen an Bord können Sie Deck, die Landschaft und das herrliche Abendlicht bewundern, während wir den Beagle-Kanal durchfahren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 3-4 (30. bis 31. Dez.): Überquerung der Drakepassage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Nach der Fahrt durch den Beaglekanal entlang von Feuerland geht es für unser Expeditions-Kreuzfahrtschiff nun in südliche Richtung in die Drakepassage. Meeresvögel wie der wunderbare Albatross können von den Außendecks gesichtet werden. Sie überqueren die Antarktische Konvergenzzone, die den Übergang in kältere Gewässer, und somit die natürliche Grenze zur Antarktis, markiert. Die Stabilisatoren der SEA SPIRIT sorgen bei bewegter See für zusätzliche Stabilität. Während der Überfahrt gibt Ihnen das Expeditionsteam Informationen über Ihre Reise, sowie eine Einführungen in das Verhalten an später an Land. Erste Vorträge der erfahrenen Lektoren stimmen Sie auf die Ankunft in der Antarktis ein!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 5-9 (01. bis 05. Jan.): Südshetlandinseln und die Antarktische Halbinsel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 In den nächsten Tagen erkunden wir bei der verschiedenen Anlandungen die Höhepunkte der Süd-Shetland-Inseln und der Antarktischen Halbinsel. Diese Region bietet einige der beeindruckendsten Landschaften der Welt und die besten Tierbeobachtungen in der Antarktis. Geschützte Buchten und Kanäle glitzern im Eis und spiegeln hoch aufragende, mit Dauerschnee bedeckte Berggipfel und riesige Gletscher wider. Eisberge jeder Größe und Art vervollständigen ein Bild von unvergleichlicher Schönheit. In den krillreichen Gewässern tummeln sich zahlreiche Meeressäuger und Seevögel. Das ganze Gebiet ist von Pinguinen bevölkert, die auf dem Meer auf Nahrungssuche sind und an besonderen Orten an Land große Brutkolonien bilden. Hier befinden sich auch antarktische Forschungsstationen verschiedener Nationalitäten. Mit unserem wendigen Expeditions-Kreuzfahrtschiff können wir beeindruckende Regionen erreichen und durch die Schlauchboote an Bord, sind wir auf keine Häfen angewiesen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Süd-Shetland-Inseln sind die nördlichsten Inseln der Antarktis und werden wahrscheinlich unser erstes Erkundungsgebiet sein. Diese traumhaft schöne Inselkette beherbergt viele historisch bedeutsame Anlandestellen und eine reiche Tierwelt. Wir werden auch das äußerst malerische Gebiet der Gerlache-Straße auf der Antarktischen Halbinsel erkunden, eine unberührte Wildnis mit spektakulären weißen Landschaften, kolossalen Eisbergen, zuvorkommenden Meeressäugern und lebhaften Pinguinkolonien. Wir hoffen, Ihnen den berühmten Lemaire-Kanal zeigen zu können, der auch als "Kodak Gap" bekannt ist, weil der schmale Kanal das Bild der schneebedeckten Berge auf fotogene Weise reflektiert.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Überall auf den Inseln und auf dem Festland finden wir nistende Kolonien von Eselspinguinen, Zügelpinguinen und Adéliepinguinen, manchmal nebeneinander. Zu dieser Zeit wechseln sich die Pinguinpaare beim Ausbrüten ihrer Eier ab. Dies ist ein guter Zeitpunkt, um die Bedeutung von Kieselsteinen in der Pinguinkultur zu beobachten, die als wertvolles Nistmaterial von Rivalen gestohlen und an Partner verschenkt werden. Zu dieser Zeit bietet eine hohe Konzentration von Meereis Robben und Pinguinen die Möglichkeit, sich auf Eisschollen zu versammeln, was wiederum Schwertwale anlockt. Zwergwale haben sich bereits eingefunden, und Seeleoparden patrouillieren an der Küste in der Nähe der Pinguinkolonien. Fotografen werden das unberührte Erscheinungsbild der Landschaft in diesem Frühsommermonat zu schätzen wissen, das von unberührtem Schnee geprägt ist.</w:t>
             </w:r>
           </w:p>
@@ -405,730 +424,763 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Das ist Expedition in ihrer authentischsten Form. Unsere genaue Route und die Erkundungsmöglichkeiten werden von Wetter und Eis bestimmt. Unser erfahrener Kapitän und der Expeditionsleiter werden die Pläne ständig anpassen, um die Bedingungen in dieser anspruchsvollen polaren Umgebung optimal zu nutzen. Bei fast 20 Stunden Tageslicht pro Tag nutzen wir jede Gelegenheit, um auf Landausflügen und Zodiacfahrten die Tierwelt und die beeindruckende Landschaft zu beobachten.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Neujahrstag fällt in die Zeit unseres Abenteuers auf der Antarktischen Halbinsel. Wir werden ihn mit besonderen Mahlzeiten und Festtagsfeiern in den verschiedenen Traditionen unserer multinationalen Passagiere feiern. Wir empfehlen Ihnen, sich für den Abend mit Musik, Tanz und Champagner festlich zu kleiden. Der Silvesterabend in der Antarktis wird ein unvergesslicher Abend!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 10-11 (06. bis 07. Jan.): Überquerung der Drakepassage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Jetzt ist es an der Zeit, durch die Drake-Passage zurück nach Südamerika zu fahren, aber das Abenteuer ist noch nicht ganz vorbei. Seevögel sind unsere ständigen Begleiter und es besteht immer die Möglichkeit, in diesen wilden Gewässern auf Wale zu treffen. Dies ist auch die Zeit für Feierlichkeiten wie den Captain's Farewell Cocktail und die Diashow zum Ende der Reise. Schließlich fahren wir in den ruhigen Beagle-Kanal ein und genießen eine ruhige Nacht auf dem Weg nach Ushuaia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11906" w:type="dxa"/>
           </w:tcPr>
           <w:p>
+            <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:280px; height:212px; margin-left:0px; margin-top:0px; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:280pt; height:212pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square" anchorx="page" anchory="page"/>
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tag 12 (08. Jan.): Ausschiffung in Ushuaia, Argentinien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Ushuaia ist am frühen Morgen wieder erreicht, nach dem Frühstück heißt es Abschied zu nehmen. Ein gemeinsamer Transfer bringt Sie je nach Wunsch zum Flughafen oder zum Stadtzentrum. Wenn Sie auf die Reise zurück blicken, planen Sie sich vielleicht schon auf Ihre nächste Expeditionskreuzfahrt ins Eis!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Hinweis für die Buchung Ihres Rückflugs: Ihre Ausschiffung findet in der Regel zwischen 8 - 9 Uhr (nach dem Frühstück) statt. Wir empfehlen, den Rückflug ab Ushuaia frühestens ab 12 Uhr mittags zu buchen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS Sea Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:700px; height:900px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:494pt; height:698pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="square"/>
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5500" w:type="dxa"/>
         <w:gridCol w:w="5500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
         <w:tblCellMar>
           <w:right w:w="467" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit durchschnittlich 21 Quadratmeter verfügen diese komfortablen Kabinen über zwei Betten, die auf Wunsch zu einem Doppelbett zusammengestellt werden können, sowie über ein Bettsofa. Gelegen auf dem Oceanus Deck bieten diese Suiten ein Panorama-Fenster, zwei Schränke sowie ein eigenes Bad. Zu den Annehmlichkeiten gehören weiterhin: Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Mit rund 23 Quadratmeter sind die Main Deck Kabinen mit entweder zwei Einzelbetten oder einem Queensize Bett ausgestattet. Sie befinden sich auf dem Main Deck und verfügen über mindestens zwei Bullaugen mit Außensicht. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster (das bei hohem Seegang möglicherweise abgedeckt wird), zwei Schränke sowie über ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die circa 21 Quadratmeter großen Kabinen befinden sich auf dem Oceanus Deck. Sie verfügen über ein Panorama-Fenster, zwei Schränke sowie über zwei Einzelbetten oder ein Queensize Bett. Zur Ausstattung gehören: Bad, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Superior Suiten befinden sich auf dem Club Deck und haben eine Größe von rund 20 Quadratmetern. Sie sind mit zwei Einzelbetten oder einem Queensize Bett ausgestattet. Das Panoramafenster gibt den Blick frei auf die Außen-Promenade des Club Decks. Ausstattung: Bad, begehbarer oder einfacher Kleiderschrank, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 	Bei den Deluxe Suiten können Sie die atemberaubende Aussicht auf die Landschaft von Ihrem persönlichen Balkon aus genießen, auf welchen Sie durch eine Glasschiebetür gelangen. Diese Suiten-Kategorie befinden sich auf dem Sports Deck. Mit ihren 24 Quadratmetern bieten sie viel Platz. Sie haben die Wahl zwischen zwei Einzelbetten oder einem Queensize Bett. Diese Suiten verfügen entweder über einen begehbaren Kleiderschrank oder einen großen Kleiderschrank in der Kabine. Die Ausstattung umfasst ein Badezimmer, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="100" w:hRule="atLeast"/>
           <w:cantSplit w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Premium Suiten befinden sich auf dem Sun Deck. Auf Ihrem persönlichen Balkon, auf welchen Sie durch eine Glasschiebetür gelangen, können Sie die wunderschöne Landschaft genießen. Die Suite sind durchschnittlich 30 Quadratmeter groß und Sie können bei der Bettenbestellung zwischen zwei Einzelbetten oder einem Queensize Bett wählen. Zur Ausstattung gehören ein Badezimmer, eine Lounge-Ecke, Safe, Kühlschrank, Zugang zum Satellitentelefon, TV/Video, individuelle Temperaturregulierung und Föhn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:347px; height:231px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:250pt; height:166pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Die 63 Quadratmeter große und sehr elegante Suite liegt auf dem Sun Deck. Sie finden hier einen separaten Wohnbereich mit einer Sitzecke, eine BOSE-Musikanlage sowie einen HD-Plasma-Bildschirm, auf dem Sie Videofilme abspielen können. Durch die gläserne Schiebetüre gelangen Sie hinaus auf Ihr Privat-Deck. Relaxen Sie im Whirlpool in Ihrem Badezimmer und verbringen Sie eine angenehme Nacht im Queensize Bett. Zudem gibt es ein Bettsofa für eine dritte Person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anreisepaket</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Jetzt auch buchbar das An-Abreisepaket passend zur Expeditionsreise ab/ bis Deutschland*.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Reisen Sie bequem an. Wir planen Ihre An-/Abreise und buchen Ihnen passend zum Flug auch Transfers und Hotelübernachtungen. Außerdem können Verlängerungsnächte, City Touren und Business Class zusätzlich gegen einen Aufpreis gebucht werden.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 * je nach Auslastung der Fluggeräte kann ggf. ein Zuschlag anfallen. Für Flüge ab Österreich und der Schweiz fällt möglicherweise ein Aufpreis an.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Preis für das An-/Abreisepaket bei zwei oder mehr gemeinsam reisenden Personen: 3.555,- EUR pro Person </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">	Preis für das An-/Abreisepaket für Alleinreisende: 3.985,- EUR </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">	Im An-/Abreisepaket enthalten: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug in der Economy Class ab und bis D/ CH/ AT mit Lufthansa o.ä. nach Ushuaia, 2x Übernachtung mit Frühstück in Buenos Aires sowie alle notwendigen Flughafentransfers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Mehr zu Flügen, Sitzplätzen und Reisegepäck erfahren Sie in unserer Rubrik An-/Abreise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Alleinreisen heißt nicht, einsam zu sein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Reisen Sie gemeinsam – und sparen Sie!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Haben Sie schon immer von Einer Reise in die Arktis oder Antarktis geträumt und Ihr Partner möchte nicht mit oder Sie reisen allein. Dann sind Sie nicht allein! Wir vermitteln Ihnen gerne einen gleichgesinnten Reisenden gleichen Geschlechts in Ihrer gewählten Kabinenkategorie. (Verfügbar für Dreibett-, Maindeck-, Classic- und Superior-Kabinen).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Oder Sie entdecken die Welt ganz nach Ihren Wünschen – mit einer Suite für sich allein.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Für mehr Privatsphäre können Sie eine Suite buchen, die speziell für Alleinreisende konzipiert ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Oder wählen Sie eine andere Kabinenkategorie für sich allein mit unserem Einzelkabinenzuschlag:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1176,739 +1228,785 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Ob allein oder in Begleitung: Auf einem kleinen Schiff sind Sie von Gleichgesinnten umgeben, die Ihre Leidenschaft für Entdeckungen teilen. Kehren Sie nicht nur mit unvergesslichen Erinnerungen, sondern auch mit Freundschaften fürs Leben zurück.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol w:w="6000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Kayak Club</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">KAYAKING IN DER ANTARKTIS SAISON 2026/27 (OPTIONALE AKTIVITÄT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Antarktische Halbinsel: 1.295 € p. P.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Falkland, Südgeorgien, Antarktis: 1.395 € p. P.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Lieben Sie das Abenteuer und suchen Sie nach der Stille und Beschaulichkeit einer Seekajak-Fahrt in den Polarregionen? Dann sind Sie bei uns im Sea Kayak Club genau richtig! Mit Poseidon Expeditions, einem der Weltmarktführer in Expeditionskreuzfahrten, haben Sie an Bord der elegant-komfortablen MS Sea Spirit mit dieser Abenteuer-Option die die Möglichkeit die außerordentlich-spektakulären Paddel-Destinationen der Antarktis und der Arktis selbst zu erobern. 	 Eine Seekajak-Fahrt ist eine einmalige Gelegenheit die beeindruckenden Landschaften und Naturwelten der Polarregionen selbst hautnah zu erleben: die imposanten Eisberge, gewaltige Gletscher, knisterndes Packeis und sowie die faszinierende Tierwelt in ihrem natürlichen Lebensraum. Die Mitgliedschaft im Sea Kayak Club ermöglicht es Ihnen, die Polarregionen auf eine ganz andere Art und Weise zu entdecken — sicher und komfortabel — im Rahmen einer professionell geführten Kajak-Tour. Erleben Sie das Abenteuer Ihres Lebens und paddeln Sie mit uns in unseren Kleingruppen an einige der atemberaubendsten Wildnis-Schauplätze der Welt. Begleiten Sie uns auf unseren Expeditionsfahrten und entdecken Sie Ihr eigenes polares Paradies!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camping</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">CAMPING IN DER ANTARKTIS (OPTIONALE AKTIVITÄT):</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">	450 € p. P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 	 Das Antarktis Camping Programm von Poseidon Expeditions ist Ihre große Chance einmal so richtig in die unberührte Wildnis der Antarktis einzutauchen: Während langsam die Sonne untergeht, kommen auch Sie zur Ruhe — alle hektischen Gedanken und Alltagssorgen haben hier draußen schon längst Ihre Bedeutung verloren. Ihre geschärften Sinne erfreuen sich am atemberaubenden Bergpanorama während sich die mysteriöse Geräuschkulisse der antarktischen Wildnis um Sie herum immer wieder neu entfaltet, um dann wieder einer beruhigenden Stille zu weichen. 	 Verbringen Sie eine Stunde — oder sogar die ganze Nacht — damit, einfach Alles um Sie herum ganz bewusst wahr- und aufzunehmen: die friedvolle Ruhe oder das ständig-wechselnde, dramatische Spiel des Lichtes über den schier endlosen Gletscher- und Eiswelten der Antarktis. Oder vielleicht sind Sie auf der Suche nach dem perfekten Foto? Die Nacht gehört Ihnen! Wie auch immer Sie Ihre Nacht in der Antarktis verbringen, egal ob Sie Wert auf ein paar Stunden Schlaf legen oder lieber die Nacht durchwachen, eines ist sicher: Ihre antarktische Polarnacht wird bestimmt unvergesslich! Ein einzigartiges Erlebnis, das nur für sehr wenige Menschen bereits zur Realität wurde! Und natürlich werden Sie danach auch Ihr komfortables und warmes Bett an Bord noch mehr schätzen und genießen können! 	 Um die Verfügbarkeit zu überprüfen, kontaktieren Sie bitte eine unsere Geschäftsstellen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr>
-[...1 lines deleted...]
-          </w:tcPr>
+          <w:tcPr/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" style="width:312px; height:212px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:225pt; height:153pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
                   <w10:wrap type="square"/>
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotografie auf Reisen in die Arktis und Antarktis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">OPTIONALE AKTIVITÄT (KOSTENLOS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Die Polargebiete gehören zu den fotogensten Orten der Welt, die jeden Tag aufs Neue unzählige wunderschöne Landschaften präsentieren. Grenzenlose Eisflächen, Strände voller Seehunde oder Pinguine, Sonnenuntergänge am endlosen Horizont, ein sternenklarer Himmel und das majestätische Nordlicht – das alles liefert fantastische Fotomotive. Damit Sie auch wirklich mit gelungenen Bildern von der Reise zurückkehren, bieten wir Ihnen die Möglichkeit, an der Seite eines erfahrenen Fotografen mehr über Theorie und Praxis des Fotografierens zu erlernen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Unser Foto-Experte beantwortet Ihre Fragen und gibt Praxis-Tipps – sowohl in Form von Vorträgen an Bord als auch während der Workshops an Land. Erlernen Sie die wichtigsten Bausteine der Fotografie auf eine unterhaltsame Weise, vor einer traumhaften Kulisse und mit vielen Gelegenheiten für Fragen und Feedback. Entdecken Sie in der Polarregion, wie man Licht auf eine ganz neue Weise wahrnehmen kann und welche neuen Bildkompositionen sich hier ergeben.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preise</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="1500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Rates Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Dreibett Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maindeck Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classic Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superior Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deluxe Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premium Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigner Suite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 11.895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">€ 15 695</w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 15.695</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">€ 23 495</w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 23.495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">€ 16 795</w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 16.795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">€ 17 095</w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 17.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">€ 18 995</w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 18.995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">€ 20 395</w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 20.395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:strike/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:strike w:val="1"/>
+                <w:dstrike w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 25.795</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 11 895</w:t>
+              <w:t xml:space="preserve">€ 10.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 14 126</w:t>
+              <w:t xml:space="preserve">€ 14.126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 21 146</w:t>
+              <w:t xml:space="preserve">€ 21.146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 15 116</w:t>
+              <w:t xml:space="preserve">€ 15.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 15 386</w:t>
+              <w:t xml:space="preserve">€ 15.386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 17 096</w:t>
+              <w:t xml:space="preserve">€ 17.096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 18 356</w:t>
+              <w:t xml:space="preserve">€ 18.356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="50" w:after="50"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€ 25 795</w:t>
+              <w:t xml:space="preserve">€ 23.216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Jubiläums-Angebote gelten für Neubuchungen im Zeitraum 31.08.2026 bis 30.09.2026 für noch verfügbare Kabinen (ausgenommen Classic Dreibett Suite und Eigner Suite).</w:t>
+        <w:t xml:space="preserve">Buchen Sie bis zum 30. November und profitieren Sie von 10 % Rabatt auf alle Kabinenkategorien sowie einem kostenlosen Upgrade in die nächsthöhere Kategorie (je nach Verfügbarkeit). Dieses Angebot gilt nur für Neubuchungen, die im Zeitraum vom 1. Oktober bis zum 30. November 2026 getätigt werden. Das Angebot kann nicht mit anderen Rabatten kombiniert werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">
 	 Preise pro Person bei Doppelbelegung der Kabine, bzw. Drei-Personen Belegung bei Classic Dreibett Suite (Triple-Kategorie). Einzelkabinenzuschlag: x1,7 auf den aktuellen Preis der Website in Main Deck-, Classic-, und Superior-Suite, x2 in Deluxe-, Premium-, und Eigner-Suite.
  Hinweis Classic Dreibett Suite: Eine gemischtgeschlechtliche Belegung dieser Kabine ist nur bei Buchung von drei Betten möglich (Drei-Personen Belegung). Bei Buchung von weniger als drei Personen werden Reisende nach Geschlecht getrennt mit anderen Herren oder Damen untergebracht.
  Hinweis Main Deck Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Bullaugen anordnet.
  Hinweis Single Suite: Es besteht die Möglichkeit, dass der Kapitän bei hohem Seegang oder Meeresstraßen aus Sicherheitsgründen die Schließung der Panorama-Fenster anordnet. (Preisvorteil: Durch die kurzzeitige Geräuschentwicklung des Ankers beim an- und ablegen beträgt der Einzelkabinenaufschlag bei der Single Suite nur circa 1,4 gegenüber dem Standard-Einzelkabinenaufschlag von 1,7 bzw. 2).
 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Im Expeditionspreis Inbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer vom Flughafen zum Hotel in Ushuaia am Vortag der Einschiffung (Tag 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eine Übernachtung inkl. Frühstück vor der Einschiffung (Tag 1) im Hotel Arakur Ushuaia Resort and Spa (Änderungen vorbehalten)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gruppentransfer zum Schiff am Tag der Einschiffung (Tag 2)</w:t>
             </w:r>
           </w:p>
@@ -2009,51 +2107,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Wi-fi an Bord</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAATO-Gebühren und staatliche Steuern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicht Im ExpeditionspreisInbegriffen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flug An- und Abreise zum Einschiffungs-/Ausschiffungsort</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auslands-Reisekrankenversicherung inkl. medizinischem Rücktransport (verpflichtend)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reiserücktritt- und Reiseabbruchversicherung (empfohlen)</w:t>
             </w:r>
           </w:p>
@@ -2063,65 +2162,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Persönliche Ausgaben, beispielsweise für Wäscherei, Kommunikationskosten (Satelliten-Telefon) oder Einkäufe im Bord-Shop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visum- oder Passgebühren (falls erforderlich)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trinkgelder (freiwillig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei einer Expedition kann eine Änderung des Fahrplans notwendig werden. Je nach Wetter- und Eisbedingungen entscheidet der Expeditionsleiter und der Kapitän über die bestmögliche Alternative. Begegnungen mit den erwähnten Tieren können nicht garantiert werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId31"/>
-      <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -2131,94 +2234,101 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FCEA00FF"/>
+    <w:nsid w:val="5A5DFAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2329,135 +2439,149 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:themeFontLang w:val="en-US"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:hideSpellingErrors w:val="false"/>
+  <w:hideGrammaticalErrors w:val="false"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves w:val="false"/>
+  <w:doNotTrackFormatting w:val="false"/>
+  <w:evenAndOddHeaders w:val="false"/>
+  <w:updateFields w:val="false"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pStyle">
     <w:name w:val="pStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Fancy Table">
     <w:name w:val="Fancy Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rates Table">
     <w:name w:val="Rates Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="autofit"/>
+      <w:bidiVisual w:val="0"/>
       <w:tblCellMar>
         <w:top w:w="20" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:right w:w="20" w:type="dxa"/>
         <w:bottom w:w="20" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 