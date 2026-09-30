--- v0 (2026-07-21)
+++ v1 (2026-09-30)
@@ -1264,274 +1264,50 @@
               <w:t xml:space="preserve">	Die Inseln und Fjorde der Arktis bieten einige der einzigartigsten und interessantesten Kajak-Gebiete der Welt. Erleben Sie kalbende Gletscher in Spitzbergen, imposante Eisberge in Grönland oder das Meereis des Arktischen Ozeans in den sicheren und komfortablen Kajaks. Kommen Sie mit auf einmalige Kajak Expeditionen und erleben Sie im Rahmen professionell geführter Kajak-Touren die Arktis!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Es handelt sich bei dieser optionalen Aktivität nicht um eine einmalige Kajak-Tour sondern um eine Mitgliedschaft in einem exklusiven Kreis für die Dauer Ihrer Reise. Unsere Kajak Master versuchen dabei, Sie so oft ins Wasser zu bringen, wie dies die Wetter- und Eisbedingungen zulassen. Mit Ihrer Mitgliedschaft im Sea Kayak Club sichern Sie sich also die Möglichkeit, so oft Kajak zu fahren, wie dies auf Ihrer Reise möglich ist.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">	 Der Sea Kayak Club wird auf Reisen im Norden wie Grönland, Svalbard (Spitzbergen), Franz-Josef-Land oder einer Kombination dieser Gebiete angeboten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
-[...222 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="5000" w:type="dxa"/>
         <w:gridCol w:w="5000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="Fancy Table"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -1823,51 +1599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="25B5F22C"/>
+    <w:nsid w:val="DD84D930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>